--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -810,429 +810,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational Technology in a French Teacher Training University: Teacher Educators' &amp;quot;Voice</w:t>
+                <w:t xml:space="preserve">La massification de la formation des professeurs contractuels sénégalais : formation à distance et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria A Impedovo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
+                <w:t xml:space="preserve">Babacar Biteye.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of E-learning and Distance Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (1)</w:t>
+              <w:t xml:space="preserve">Distances et médiations des savoirs. Distance and Mediation of Knowledge (14). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417718v1</w:t>
+                <w:t xml:space="preserve">hal-03183165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La massification de la formation des professeurs contractuels sénégalais : formation à distance et professionnalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How and why Brazilian and French teachers use learning objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Alvarenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Biteye.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et médiations des savoirs. Distance and Mediation of Knowledge (14). </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, First on line, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-016-9523-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183165v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why Brazilian and French teachers use learning objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. A. Alvarenga</w:t>
+                <w:t xml:space="preserve">Idées des élèves sur le hasard lors de discussions à visées philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563663v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idées des élèves sur le hasard lors de discussions à visées philosophiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Educational Technology in a French Teacher Training University: Teacher Educators' &amp;quot;Voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
+                <w:t xml:space="preserve">Maria A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agostini</w:t>
+                <w:t xml:space="preserve">Fatma Saïd Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">International Journal of E-learning and Distance Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429952v1</w:t>
+                <w:t xml:space="preserve">hal-01417718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of graphics tools in the learning design process</w:t>
               </w:r>
@@ -1519,239 +1519,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer sciences et technologies pour développer une &amp;quot; éducation à ..</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éducation et l’enseignement scientifique et technologique : analyse critique des évolutions actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066508v1</w:t>
+                <w:t xml:space="preserve">hal-01206549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation et l’enseignement scientifique et technologique : analyse critique des évolutions actuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer sciences et technologies pour développer une &amp;quot; éducation à ..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lhoste</w:t>
+                <w:t xml:space="preserve">Damien Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.87-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206549v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’ordinateur sur l’activité d’enseignement : le cas d’une situation en technologie au collège.</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.63-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1953,51 +1953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des sciences physiques, didactique de la technologie et usage des TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (2), pp.245-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,51 +2014,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2980,1028 +2980,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431685v1</w:t>
+                <w:t xml:space="preserve">hal-02435943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE STUDY OF LOWER-SECONDARY SCHOOL STUDENTS' ACCEPTANCE OF EVOLUTION IN FRANCE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698211v1</w:t>
+                <w:t xml:space="preserve">halshs-02431679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Coupaud</w:t>
+                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429959v1</w:t>
+                <w:t xml:space="preserve">hal-02134053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria A Impedovo</w:t>
+                <w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314200v1</w:t>
+                <w:t xml:space="preserve">hal-02429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+                <w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Maria A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435943v1</w:t>
+                <w:t xml:space="preserve">hal-02314200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laisney</w:t>
+                <w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134053v1</w:t>
+                <w:t xml:space="preserve">hal-02435945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431679v1</w:t>
+                <w:t xml:space="preserve">hal-02289666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rotenberg</w:t>
+                <w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435945v1</w:t>
+                <w:t xml:space="preserve">halshs-02431685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laisney</w:t>
+                <w:t xml:space="preserve">QUANTITATIVE STUDY OF LOWER-SECONDARY SCHOOL STUDENTS' ACCEPTANCE OF EVOLUTION IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289666v1</w:t>
+                <w:t xml:space="preserve">hal-03698211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un jeu pour comprendre l'évolution du vivant en lien avec le hasard : projet UnREST</w:t>
               </w:r>
@@ -4469,230 +4469,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researching the Impact of Innovative Learning Materials Within STEM Education</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les jeux de personnages virtuels et la construction de la notion du vivant chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Valcke</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayanne El Jamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERA 2014 Annual Meeting. The Power of Education Research for Innovation in Practice and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366900v1</w:t>
+                <w:t xml:space="preserve">edutice-00875852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux de personnages virtuels et la construction de la notion du vivant chez l'enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inquiry-based science education: how secondary school teachers see it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rayanne El Jamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9e colloque ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESERA, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00875852v1</w:t>
+                <w:t xml:space="preserve">hal-01135968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Intégration des TICE dans les pratiques des enseignants de sciences et technologie à propos de la démarche d'investigation</w:t>
               </w:r>
@@ -4741,306 +4728,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00690103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiry-based science education: how secondary school teachers see it?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Intégration d'ordinateurs portables dans l'organisation de l'étude en physique et en technologie. Symposium Pratiques professionnelles et environnements numériques dans l'enseignement. Questions méthodologiques et résultats de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESERA, 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès International AREF (Actualité de la Recherche en Éducation et en Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135968v1</w:t>
+                <w:t xml:space="preserve">halshs-00855182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'ordinateurs portables dans l'organisation de l'étude en physique et en technologie. Symposium Pratiques professionnelles et environnements numériques dans l'enseignement. Questions méthodologiques et résultats de recherches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Un ordinateur portable pour chaque élève : quelles influences sur les enseignements scientifique et technologique au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Ranucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Rencontres Scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon (Fr), France. pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5050,297 +4929,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu éducatif sur le hasard et l’évolution pour les élèves en science</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+                <w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sabine Bampi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Aix en Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113889v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Sabine Bampi</w:t>
+                <w:t xml:space="preserve">Jeu éducatif sur le hasard et l’évolution pour les élèves en science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Coiffard Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Aix en Provence, France. </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904483v1</w:t>
+                <w:t xml:space="preserve">hal-02113889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5395,73 +5274,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation provoque-t-elle du stress et influence-t-elle la performance des élèves? Une approche interdisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Prokofieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5503,51 +5382,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concours posters Printemps de la recherche des ESPE, final.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5557,51 +5436,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions pour une structuration de la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5621,202 +5500,202 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structuration de la recherche en éducation : L’héritage scientifique de Jacques Ginestié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, pp.246, 2026, 9791032005941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer, expérimenter et évaluer des dispositifs pédagogiques innovants : l'exemple du Créativlab d'Ampiric et la question du passage à l'échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+                <w:t xml:space="preserve">Thierry Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANRT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation des dispositifs pédagogiques innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRT, 2023, 978-2-9591124-1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04360207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaconception d'un prototype de jeu sur l'évolution du vivant : dialectique entre analyses didactiques et activité créative de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5879,73 +5758,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roy, Emeline; Papon, Lola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delatour France, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’investigation en technologie au collège : ébauche de solutions formelles dans le processus de conception d’une table basse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5961,87 +5840,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.271-287, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation : Histoire et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6069,870 +5948,870 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique. Comprendre les difficultés de mise en oeuvre pour mieux les réduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Rennes, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des sciences et de la technologie fondé sur l'investigation : étude d'un dispositif collaboratif entre enseignants de collège et chercheurs en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démarches d'investigation : références, représentations, pratiques et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.214-234, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation en sciences et technologie au collège : les conditions d'évolution des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement scientifique. Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSL, pp.51-62, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinateurs portables et médiations dans l'enseignement : le cas de deux situations en physique et en technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Rinaudo &amp; Françoise Poyet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements numériques en milieu scolaire. Quels usages et quelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.83-105, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur portable comme instrument dans la situation d'enseignement apprentissage en physique et en technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-helléniques sur l'éducation scientifique et technologique à l'école obligatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM Marseille, pp.77-89, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational system and teacher training in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ginestié, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teacher Training: preparing young people for their future lives. An international study in Technology Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Los Salesianos, pp.63-76, 2006, 956-299-946-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système éducatif et formation des enseignants en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ginestié, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes éducatifs et formation des enseignants Au-delà des apparences quelles différences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Los Salesianos, pp.77-93, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistema educativo y formacion profesional de los profesores en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Oliveri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ginestié, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formación de profesores: estudio internacional para la formación de profesores en educación tecnológica.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Los Salesianos, pp.129-144, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distanced resources access in Technology education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kananoja, Tapani and Kantola, Jaiken and Issakainen, Milstroem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The principles and practices of teaching technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Jyväskylä, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6942,78 +6821,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des outils numériques au sein des dispositifs hybrides d’enseignement et d’apprentissage. Ce document est rédigé par les équipes de recherche dans le cadre des GTnum du ministère de l'Éducation nationale et de la Jeunesse. La responsabilité des contenus publiés leur appartient. GTnum 2.9 #formescolairehybride 2020-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kane Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7034,51 +6913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7088,147 +6967,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des sciences et de la technologie fondé sur l’investigation au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Allio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samira Chermati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7238,100 +7117,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES NOUVELLES TECHNOLOGIES DE L'INFORMATION ET DE LA COMMUNICATION DANS LES ENSEIGNEMENTS TECHNOLOGIQUES De l'organisation des savoirs aux conditions d'étude : didactique de la consultation d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Provence - Aix-Marseille I, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00983535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7341,91 +7220,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies de l'information et de la communication en didactique de l'éducation technologique Analyse des instruments de l'activité enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Aix-Marseille Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00983565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7435,51 +7314,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité du modèle mixte dans la formation des formateurs d’enseignants: Le project BLTeae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7527,65 +7406,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01697895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7653,51 +7532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB47263A"/>
+    <w:nsid w:val="1790CCD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7884,51 +7763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-brandt-pomares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-9803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077902092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-9404-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prokofieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kostromina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Biteye." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Alvarenga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9523-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne El Jamal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.667" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01539985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855173v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oliveri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568220v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chermati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983565v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-brandt-pomares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-9803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077902092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-9404-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prokofieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kostromina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Biteye." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Alvarenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9523-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne El Jamal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01539985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oliveri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chermati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>