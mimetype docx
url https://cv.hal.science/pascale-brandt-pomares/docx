--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -892,252 +892,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why Brazilian and French teachers use learning objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Idées des élèves sur le hasard lors de discussions à visées philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Alvarenga</w:t>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563663v1</w:t>
+                <w:t xml:space="preserve">hal-02429952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idées des élèves sur le hasard lors de discussions à visées philosophiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">How and why Brazilian and French teachers use learning objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Alvarenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, First on line, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-016-9523-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429952v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Technology in a French Teacher Training University: Teacher Educators' &amp;quot;Voice</w:t>
               </w:r>
@@ -1519,239 +1519,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation et l’enseignement scientifique et technologique : analyse critique des évolutions actuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer sciences et technologies pour développer une &amp;quot; éducation à ..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lhoste</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.87-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206549v1</w:t>
+                <w:t xml:space="preserve">hal-01066508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer sciences et technologies pour développer une &amp;quot; éducation à ..</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éducation et l’enseignement scientifique et technologique : analyse critique des évolutions actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Givry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066508v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’ordinateur sur l’activité d’enseignement : le cas d’une situation en technologie au collège.</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.63-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1953,51 +1953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des sciences physiques, didactique de la technologie et usage des TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (2), pp.245-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2048,273 +2048,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t>
+                <w:t xml:space="preserve">Utilisation d’un outil de mobile learning intégrant de la réalité augmentée pour les enseignements-apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tortochot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Coupaud</w:t>
+                <w:t xml:space="preserve">Elena Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science, Drawing Science / Sciences en récit, Science en image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STIMULI, Jun 2022, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Journée de la pédagogie organisée par le Centre d’Innovation Pédagogique et d’Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755153v1</w:t>
+                <w:t xml:space="preserve">hal-03695868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’un outil de mobile learning intégrant de la réalité augmentée pour les enseignements-apprentissages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Martin</w:t>
+                <w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la pédagogie organisée par le Centre d’Innovation Pédagogique et d’Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Telling Science, Drawing Science / Sciences en récit, Science en image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STIMULI, Jun 2022, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695868v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' (12-13 years old) ideas about chance and evolution during the game Darwinium during a playful activity</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2425,90 +2425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un processus d’enseignement-apprentissage incluant de la réalité augmentée pour développer le raisonnement scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2980,605 +2980,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435943v1</w:t>
+                <w:t xml:space="preserve">hal-02314200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Theric</w:t>
+                <w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431679v1</w:t>
+                <w:t xml:space="preserve">hal-02429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laisney</w:t>
+                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134053v1</w:t>
+                <w:t xml:space="preserve">halshs-02431679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Coupaud</w:t>
+                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429959v1</w:t>
+                <w:t xml:space="preserve">hal-02134053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria A Impedovo</w:t>
+                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314200v1</w:t>
+                <w:t xml:space="preserve">hal-02435943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,77 +4557,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry-based science education: how secondary school teachers see it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'ordinateurs portables dans l'organisation de l'étude en physique et en technologie. Symposium Pratiques professionnelles et environnements numériques dans l'enseignement. Questions méthodologiques et résultats de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4816,51 +4816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ordinateur portable pour chaque élève : quelles influences sur les enseignements scientifique et technologique au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,51 +4969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sabine Bampi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,51 +5876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation : Histoire et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,77 +5984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des sciences et de la technologie fondé sur l'investigation : étude d'un dispositif collaboratif entre enseignants de collège et chercheurs en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6092,51 +6092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation en sciences et technologie au collège : les conditions d'évolution des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6187,51 +6187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinateurs portables et médiations dans l'enseignement : le cas de deux situations en physique et en technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Rinaudo &amp; Françoise Poyet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements numériques en milieu scolaire. Quels usages et quelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.83-105, 2009</w:t>
@@ -6273,51 +6273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur portable comme instrument dans la situation d'enseignement apprentissage en physique et en technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-helléniques sur l'éducation scientifique et technologique à l'école obligatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM Marseille, pp.77-89, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6342,51 +6342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational system and teacher training in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système éducatif et formation des enseignants en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,51 +6592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistema educativo y formacion profesional de los profesores en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6717,51 +6717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distanced resources access in Technology education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6981,51 +6981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des sciences et de la technologie fondé sur l’investigation au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7033,51 +7033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chermati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7532,51 +7532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1790CCD1"/>
+    <w:nsid w:val="C61F9EB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7763,51 +7763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-brandt-pomares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-9803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077902092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-9404-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prokofieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kostromina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Biteye." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Alvarenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9523-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne El Jamal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01539985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oliveri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chermati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-brandt-pomares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-9803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077902092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-9404-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prokofieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kostromina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Biteye." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Alvarenga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9523-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne El Jamal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.667" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01539985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oliveri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chermati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>