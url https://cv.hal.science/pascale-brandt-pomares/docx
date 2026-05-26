--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -892,252 +892,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idées des élèves sur le hasard lors de discussions à visées philosophiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How and why Brazilian and French teachers use learning objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
+                <w:t xml:space="preserve">E. A. Alvarenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agostini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, First on line, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-016-9523-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429952v1</w:t>
+                <w:t xml:space="preserve">hal-01563663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why Brazilian and French teachers use learning objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. A. Alvarenga</w:t>
+                <w:t xml:space="preserve">Idées des élèves sur le hasard lors de discussions à visées philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563663v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Technology in a French Teacher Training University: Teacher Educators' &amp;quot;Voice</w:t>
               </w:r>
@@ -1519,239 +1519,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer sciences et technologies pour développer une &amp;quot; éducation à ..</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éducation et l’enseignement scientifique et technologique : analyse critique des évolutions actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Perrine Martin</w:t>
+                <w:t xml:space="preserve">Yann Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066508v1</w:t>
+                <w:t xml:space="preserve">hal-01206549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation et l’enseignement scientifique et technologique : analyse critique des évolutions actuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer sciences et technologies pour développer une &amp;quot; éducation à ..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lhoste</w:t>
+                <w:t xml:space="preserve">Damien Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.87-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206549v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’ordinateur sur l’activité d’enseignement : le cas d’une situation en technologie au collège.</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (1), pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.63-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1953,51 +1953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des sciences physiques, didactique de la technologie et usage des TICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (2), pp.245-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2048,273 +2048,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’un outil de mobile learning intégrant de la réalité augmentée pour les enseignements-apprentissages</w:t>
+                <w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Martin</w:t>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la pédagogie organisée par le Centre d’Innovation Pédagogique et d’Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Telling Science, Drawing Science / Sciences en récit, Science en image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STIMULI, Jun 2022, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695868v1</w:t>
+                <w:t xml:space="preserve">hal-03755153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation d’un outil de mobile learning intégrant de la réalité augmentée pour les enseignements-apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tortochot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+                <w:t xml:space="preserve">Sabrina Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science, Drawing Science / Sciences en récit, Science en image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STIMULI, Jun 2022, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Journée de la pédagogie organisée par le Centre d’Innovation Pédagogique et d’Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755153v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' (12-13 years old) ideas about chance and evolution during the game Darwinium during a playful activity</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2425,90 +2425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un processus d’enseignement-apprentissage incluant de la réalité augmentée pour développer le raisonnement scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2980,605 +2980,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria A Impedovo</w:t>
+                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314200v1</w:t>
+                <w:t xml:space="preserve">hal-02435943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429959v1</w:t>
+                <w:t xml:space="preserve">halshs-02431679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431679v1</w:t>
+                <w:t xml:space="preserve">hal-02134053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laisney</w:t>
+                <w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134053v1</w:t>
+                <w:t xml:space="preserve">hal-02429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435943v1</w:t>
+                <w:t xml:space="preserve">hal-02314200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,77 +4557,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry-based science education: how secondary school teachers see it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'ordinateurs portables dans l'organisation de l'étude en physique et en technologie. Symposium Pratiques professionnelles et environnements numériques dans l'enseignement. Questions méthodologiques et résultats de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4816,51 +4816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ordinateur portable pour chaque élève : quelles influences sur les enseignements scientifique et technologique au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,51 +4969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sabine Bampi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,51 +5876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation : Histoire et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,77 +5984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des sciences et de la technologie fondé sur l'investigation : étude d'un dispositif collaboratif entre enseignants de collège et chercheurs en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6092,51 +6092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation en sciences et technologie au collège : les conditions d'évolution des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6187,51 +6187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinateurs portables et médiations dans l'enseignement : le cas de deux situations en physique et en technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Rinaudo &amp; Françoise Poyet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements numériques en milieu scolaire. Quels usages et quelles pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.83-105, 2009</w:t>
@@ -6273,51 +6273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur portable comme instrument dans la situation d'enseignement apprentissage en physique et en technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-helléniques sur l'éducation scientifique et technologique à l'école obligatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM Marseille, pp.77-89, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6342,51 +6342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational system and teacher training in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système éducatif et formation des enseignants en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,51 +6592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistema educativo y formacion profesional de los profesores en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6717,51 +6717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distanced resources access in Technology education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6981,51 +6981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des sciences et de la technologie fondé sur l’investigation au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Allio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7033,51 +7033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chermati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7532,51 +7532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C61F9EB8"/>
+    <w:nsid w:val="C1979FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7763,51 +7763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-brandt-pomares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-9803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077902092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-9404-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prokofieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kostromina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Biteye." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Alvarenga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9523-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne El Jamal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.667" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01539985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oliveri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chermati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-brandt-pomares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0632-9803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077902092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-9404-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Prokofieva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Kostromina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Biteye." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Alvarenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9523-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d Touhami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayanne El Jamal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Schellens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram de Wever" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Valcke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lhoste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01539985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568224v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oliveri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737056v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chermati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>