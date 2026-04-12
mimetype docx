--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2053,77 +2053,184 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et société à Tours au début de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et société à Tours au début de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2139,73 +2246,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et société à Tours au début de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering the Renaissance in France: New Approaches to Figurative Arts in the Loire Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2221,237 +2328,130 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actual Problems of Theory and History of Art, Moscou, Lomonosov State University, 27-31 octobre 2015, Saint-Pétersbourg, 2016, p. 425-432</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01677981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color, grisaille and pictorial techniques in works by Jean Pucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kyunghee nPyun, Anna D. Russakoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Pucelle. Innovation and collaboration in manuscript painting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harvey Miller publishers, pp.91-110, 2013, 978-1-905375-46-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949845v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">halshs-01678108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3079,177 +3079,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire d’histoire de l’art du Moyen Âge occidental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Guillouët</w:t>
+                <w:t xml:space="preserve">Dictionnaire d'histoire de l'art du Moyen Âge occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Robert Laffont, 2009, 978-2221103258</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Laffont, pp.1128, 2009, 978-2-221-10325-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961599v1</w:t>
+                <w:t xml:space="preserve">halshs-00948151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire d'histoire de l'art du Moyen Âge occidental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dictionnaire d’histoire de l’art du Moyen Âge occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guillouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Robert Laffont, pp.1128, 2009, 978-2-221-10325-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Laffont, 2009, 978-2221103258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00948151v1</w:t>
+                <w:t xml:space="preserve">hal-02961599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Maître du Champion des dames</w:t>
               </w:r>
@@ -3462,51 +3462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6564C5B"/>
+    <w:nsid w:val="5A770CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3693,51 +3693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-8320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arviva.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inventaire-patrimoine.centre-valdeloire.fr/actualites/projet-vitrail/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet-chartres.univ-tours.fr/#Accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudon-Machuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ayoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beuvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Cohendy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Hoogvliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SU2022-173005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Edouard Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault Pierre-Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Marc-Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Chancel-Bardelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancel-Bardelot Beatrice De" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-8320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arviva.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inventaire-patrimoine.centre-valdeloire.fr/actualites/projet-vitrail/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet-chartres.univ-tours.fr/#Accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudon-Machuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ayoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beuvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Cohendy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Hoogvliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SU2022-173005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Edouard Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault Pierre-Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Marc-Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Chancel-Bardelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancel-Bardelot Beatrice De" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>