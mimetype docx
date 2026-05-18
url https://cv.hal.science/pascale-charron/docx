--- v1 (2026-04-12)
+++ v2 (2026-05-18)
@@ -761,191 +761,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurative Art of the Loire Valley through the Prism of the Digital Humanities</w:t>
+                <w:t xml:space="preserve">Les arts figuratifs en Val de Loire au prisme des Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference : Actual Problems of the Theory and History of Art. Renaissance and European Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of History and Theory of Art, Faculty of History of Lomonosov, Moscow State University; Institute of History, Saint Petersburg State University; Moscow Kremlin Museums, Oct 2015, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Séminaire du des Master recherche T.P.R. : "Patrimoine et nouvelles technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01229037v1</w:t>
+                <w:t xml:space="preserve">halshs-01229061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arts figuratifs en Val de Loire au prisme des Digital Humanities</w:t>
+                <w:t xml:space="preserve">Figurative Art of the Loire Valley through the Prism of the Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boudon-Machuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du des Master recherche T.P.R. : "Patrimoine et nouvelles technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Conference : Actual Problems of the Theory and History of Art. Renaissance and European Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of History and Theory of Art, Faculty of History of Lomonosov, Moscow State University; Institute of History, Saint Petersburg State University; Moscow Kremlin Museums, Oct 2015, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01229061v1</w:t>
+                <w:t xml:space="preserve">halshs-01229037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mise en image du discours moral à la fin du Moyen Âge : le cas du manuscrit du Secret des secrets et du Bréviaire des nobles enluminé par Jean Poyer (Paris, BnF, ms. n. a. fr. 18145)</w:t>
               </w:r>
@@ -2463,177 +2463,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'iconographie du Champion des dames de Martin Le Franc</w:t>
+                <w:t xml:space="preserve">La pensée du regard. Etudes d'histoire de l'art du Moyen Âge offertes à Christian Heck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Brépols, 4, 2016, Répertoire Iconographique de la Littérature du Moyen Âge (RILMA), Christian Heck, 978-2-503-56458-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brépols, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01373486v1</w:t>
+                <w:t xml:space="preserve">hal-04715064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée du regard. Etudes d'histoire de l'art du Moyen Âge offertes à Christian Heck</w:t>
+                <w:t xml:space="preserve">L'iconographie du Champion des dames de Martin Le Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brépols, 4, 2016, Répertoire Iconographique de la Littérature du Moyen Âge (RILMA), Christian Heck, 978-2-503-56458-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Vilain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04715064v1</w:t>
+                <w:t xml:space="preserve">halshs-01373486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésors enluminés des musées de France</w:t>
               </w:r>
@@ -3079,177 +3079,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire d'histoire de l'art du Moyen Âge occidental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dictionnaire d’histoire de l’art du Moyen Âge occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guillouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Robert Laffont, pp.1128, 2009, 978-2-221-10325-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Laffont, 2009, 978-2221103258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00948151v1</w:t>
+                <w:t xml:space="preserve">hal-02961599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire d’histoire de l’art du Moyen Âge occidental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Guillouët</w:t>
+                <w:t xml:space="preserve">Dictionnaire d'histoire de l'art du Moyen Âge occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Robert Laffont, 2009, 978-2221103258</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Laffont, pp.1128, 2009, 978-2-221-10325-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961599v1</w:t>
+                <w:t xml:space="preserve">halshs-00948151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Maître du Champion des dames</w:t>
               </w:r>
@@ -3462,51 +3462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A770CC3"/>
+    <w:nsid w:val="CDEBA2E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3693,51 +3693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-8320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arviva.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inventaire-patrimoine.centre-valdeloire.fr/actualites/projet-vitrail/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet-chartres.univ-tours.fr/#Accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudon-Machuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ayoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beuvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Cohendy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Hoogvliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SU2022-173005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Edouard Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault Pierre-Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Marc-Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Chancel-Bardelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancel-Bardelot Beatrice De" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-charron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-8320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arviva.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inventaire-patrimoine.centre-valdeloire.fr/actualites/projet-vitrail/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet-chartres.univ-tours.fr/#Accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudon-Machuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ayoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beuvier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Cohendy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Hoogvliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SU2022-173005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Edouard Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gilles Girault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault Pierre-Gilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Marc-Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Chancel-Bardelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guillouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancel-Bardelot Beatrice De" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Fran&#231;ois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>