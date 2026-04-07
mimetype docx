--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -334,438 +334,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Accounting Firm With Alternative Organizational Practices? The First Accounting Firm Founded as a Multi-Stakeholder Cooperative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+                <w:t xml:space="preserve">Formes d’innovation sociale organisationnelle des fonds de capital-risque solidaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Château Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cca.283.0123⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Prépublication, pp.Ie-XXXII. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594852v1</w:t>
+                <w:t xml:space="preserve">hal-03884518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes d’innovation sociale organisationnelle des fonds de capital-risque solidaire en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">An Accounting Firm With Alternative Organizational Practices? The First Accounting Firm Founded as a Multi-Stakeholder Cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Prépublication, pp.Ie-XXXII. </w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 28 (3), pp.81-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cca.283.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884518v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cabinet comptable aux pratiques organisationnelles alternatives ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+                <w:t xml:space="preserve">Les réponses des Scic aux enjeux agricoles émergeants : panorama et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Château Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (363), pp.64-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.363.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006289v1</w:t>
+                <w:t xml:space="preserve">hal-03574796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réponses des Scic aux enjeux agricoles émergeants : panorama et dynamiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Un cabinet comptable aux pratiques organisationnelles alternatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Château Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 28 (3), pp.81-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/recma.363.0064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03574796v1</w:t>
+                <w:t xml:space="preserve">hal-04006289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 Repro-Innov - Réorganisations productives et innovations dans les filières agri-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -849,559 +849,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des tensions organisationnelles dans les coopératives multisociétaires à vocation sociale : Le cas d’une Société Coopérative d’Intérêt Collectif dans le secteur du logement social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usage du business plan dans des fonds sociaux : les apports du rôle de médiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Maignan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687909v1</w:t>
+                <w:t xml:space="preserve">halshs-01929321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des tensions organisationnelles dans les coopératives multisociétaires à vocation sociale : le cas d’une Société Coopérative d’Intérêt Collectif dans le secteur du logement social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La gestion des tensions organisationnelles dans les coopératives multisociétaires à vocation sociale : Le cas d’une Société Coopérative d’Intérêt Collectif dans le secteur du logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22 (2), pp.128-143. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348984v1</w:t>
+                <w:t xml:space="preserve">hal-01687909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du business plan dans des fonds sociaux : les apports du rôle de médiateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion des tensions organisationnelles dans les coopératives multisociétaires à vocation sociale : le cas d’une Société Coopérative d’Intérêt Collectif dans le secteur du logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1058166ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929321v1</w:t>
+                <w:t xml:space="preserve">hal-02348984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche-intervention</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Scic : entreprises de demain. Le multisociétariat à l’épreuve de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Château Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsg.277.0045⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 340, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037402ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01370459v1</w:t>
+                <w:t xml:space="preserve">hal-01338819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Scic : entreprises de demain. Le multisociétariat à l’épreuve de la gestion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Codello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 340, pp.52-64. </w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.45-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1037402ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsg.277.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338819v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles des outils de gestion dans les organisations de l’économie sociale et solidaire</w:t>
               </w:r>
@@ -1838,51 +1838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau-Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1901,411 +1901,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Tensions in a social impact business model solidarity-oriented venture capital in France”</w:t>
+                <w:t xml:space="preserve">The construction of a cooperative ecosystem for renewable energy : alternative economy and transversality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Terrisse Château Terrisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Copenhagen Impact Investing Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135600v1</w:t>
+                <w:t xml:space="preserve">hal-02890235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“How do Impact Investing Venture Capital Funds manage Performing and Organizing Tensions in the context of Institutional Complexity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Formes d’innovation sociale organisationnelle des fonds de capital-risque solidaire en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, online, Canada</w:t>
+              <w:t xml:space="preserve">Journée de recherche IRG « Innover pour une finance responsable et durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135591v1</w:t>
+                <w:t xml:space="preserve">hal-03135570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of a cooperative ecosystem for renewable energy : alternative economy and transversality</w:t>
+                <w:t xml:space="preserve">“Tensions in a social impact business model solidarity-oriented venture capital in France”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Maignan</w:t>
+                <w:t xml:space="preserve">Pascale Terrisse Château Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Copenhagen Impact Investing Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890235v1</w:t>
+                <w:t xml:space="preserve">hal-03135600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Formes d’innovation sociale organisationnelle des fonds de capital-risque solidaire en France »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">“How do Impact Investing Venture Capital Funds manage Performing and Organizing Tensions in the context of Institutional Complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche IRG « Innover pour une finance responsable et durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135570v1</w:t>
+                <w:t xml:space="preserve">hal-03135591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINANCIALISATION OF SOLIDARITY-BASED FINANCE: AN EMPIRICAL ANALYSIS OF A FRENCH CASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau-Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2406,286 +2406,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de gestion des tensions de finalités dans les coopératives multi parties prenantes : Les cas de 3 SCIC françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Les rôles symbolique et rhétorique des outils d’accountability sociale »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687917v1</w:t>
+                <w:t xml:space="preserve">hal-01687916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
+                <w:t xml:space="preserve">Les modes de gestion des tensions de finalités dans les coopératives multi parties prenantes : Les cas de 3 SCIC françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
+              <w:t xml:space="preserve">ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579700v1</w:t>
+                <w:t xml:space="preserve">hal-01687917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les rôles symbolique et rhétorique des outils d’accountability sociale »,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687916v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de la révision coopérative</w:t>
               </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet International des coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2848,51 +2848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Coopérative d'Intérêt Collectif : au delà des statuts, quels apprentissages pour la gestion ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des tensions paradoxales dans les entreprises sociales et solidaires GESS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3064,90 +3064,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Codello Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et Perspectives de la publication en français en sciences de gestion (Journée LITEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Télécom Ecole de Management; Grenoble Ecole de Management; Université d’Evry-Val d’Essonne; Revue des Sciences de gestion, Mar 2015, Evry, France</w:t>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée Gestion des Entreprises Sociale et Solidaire (GESS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clermont-Ferrand, Dec 2014, clermont ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3491,64 +3491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Tensions and Paradoxes in the Governance of SCICs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,77 +3631,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Terrisse Château Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3745,64 +3745,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GESS- Gestion des entreprises sociales et solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3878,64 +3878,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a citizen-centered ecosystem for renewable energies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Loebbe, Fereidoon Sioshansi, David Robinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, </w:t>
@@ -3977,103 +3977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t>
@@ -4119,64 +4119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos de GESS- Gestion des entreprises sociales et solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,90 +4259,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’agriculture biologique en Occitanie : Quels sont les facteurs de fragilité du modèle d’agriculture biologique régional ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4364,51 +4364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence sur les SCIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,51 +4491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4589,51 +4589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,51 +4743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de gestion, transporteurs et régulateurs des logiques institutionnelles : cas de deux organisations de capital-risque solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Terrisse Château Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PEST0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4983,51 +4983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.283.0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.363.0064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058166ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.246.111-126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Terrisse Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Gomes Lopes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Huet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-foucher.fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/energy-communities/loebbe/978-0-323-91135-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00943599v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST0080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.283.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.363.0064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058166ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.246.111-126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Terrisse Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Gomes Lopes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Huet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-foucher.fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/energy-communities/loebbe/978-0-323-91135-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00943599v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST0080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>