--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -334,209 +334,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes d’innovation sociale organisationnelle des fonds de capital-risque solidaire en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">An Accounting Firm With Alternative Organizational Practices? The First Accounting Firm Founded as a Multi-Stakeholder Cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0127⟩</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 28 (3), pp.81-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.283.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884518v1</w:t>
+                <w:t xml:space="preserve">hal-04594852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Accounting Firm With Alternative Organizational Practices? The First Accounting Firm Founded as a Multi-Stakeholder Cooperative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+                <w:t xml:space="preserve">Formes d’innovation sociale organisationnelle des fonds de capital-risque solidaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Château Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tome 28 (3), pp.81-121. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Prépublication, pp.Ie-XXXII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.283.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594852v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réponses des Scic aux enjeux agricoles émergeants : panorama et dynamiques</w:t>
               </w:r>
@@ -561,51 +561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Château Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (363), pp.64-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -849,559 +849,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du business plan dans des fonds sociaux : les apports du rôle de médiateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion des tensions organisationnelles dans les coopératives multisociétaires à vocation sociale : Le cas d’une Société Coopérative d’Intérêt Collectif dans le secteur du logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (3)</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929321v1</w:t>
+                <w:t xml:space="preserve">hal-01687909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des tensions organisationnelles dans les coopératives multisociétaires à vocation sociale : Le cas d’une Société Coopérative d’Intérêt Collectif dans le secteur du logement social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La gestion des tensions organisationnelles dans les coopératives multisociétaires à vocation sociale : le cas d’une Société Coopérative d’Intérêt Collectif dans le secteur du logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1058166ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687909v1</w:t>
+                <w:t xml:space="preserve">hal-02348984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des tensions organisationnelles dans les coopératives multisociétaires à vocation sociale : le cas d’une Société Coopérative d’Intérêt Collectif dans le secteur du logement social</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’usage du business plan dans des fonds sociaux : les apports du rôle de médiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348984v1</w:t>
+                <w:t xml:space="preserve">halshs-01929321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Scic : entreprises de demain. Le multisociétariat à l’épreuve de la gestion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Codello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1037402ar⟩</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.277.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338819v1</w:t>
+                <w:t xml:space="preserve">halshs-01370459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche-intervention</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Scic : entreprises de demain. Le multisociétariat à l’épreuve de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Château Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 277, pp.45-56. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 340, pp.52-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.277.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1037402ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01370459v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles des outils de gestion dans les organisations de l’économie sociale et solidaire</w:t>
               </w:r>
@@ -1664,1950 +1664,2356 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La SCIC, une forme innovante d'entrepreneuriat collectif gigogne vers des modèles agricoles durable</w:t>
+                <w:t xml:space="preserve">Les discours sur les enjeux d'un champ mature et en crise : les polarisations des acteurs dominants et contestataires du champ agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème édition des journées GESS 2024. Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche en gestion, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès du RIODD. Entre conflits et convergences, comprendre et explorer les dynamiques de l’acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Capitol, Université de Toulouse, TIRIS, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903702v1</w:t>
+                <w:t xml:space="preserve">hal-05614691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les SCIC : nouvelle forme d'entrepreneuriat collectif gigogne des agriculteurs pour des modèles agricoles durables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gouvernance démocratique dans les SCIC : entre idéal affiché et règles effectives, des formes variées de régulation conjointe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chateau-Terrisse</w:t>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Suarez Bonilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Frédérique Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564308v1</w:t>
+                <w:t xml:space="preserve">hal-05591804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of a cooperative ecosystem for renewable energy : alternative economy and transversality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+                <w:t xml:space="preserve">Quand le réel résiste à l’idéal démocratique : la quête de régulation conjointe dans des SCIC agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bravo Ketty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, hambourg, Germany</w:t>
+              <w:t xml:space="preserve">12ème journée de Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Angers et le laboratoire GRANEM, Dec 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890235v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Formes d’innovation sociale organisationnelle des fonds de capital-risque solidaire en France »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">Un modèle Économique alternatif : conceptualisation par l’analyse par l’économie des grandeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche IRG « Innover pour une finance responsable et durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
+              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l’acceptabilité sociale dans les transitions socio- environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135570v1</w:t>
+                <w:t xml:space="preserve">hal-05614674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Tensions in a social impact business model solidarity-oriented venture capital in France”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">La SCIC, une forme innovante d'entrepreneuriat collectif gigogne vers des modèles agricoles durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Copenhagen Impact Investing Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">11ème édition des journées GESS 2024. Sociales, solidaires, et écologiques ? Tensions et convergences des organisations de l’ESS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche en gestion, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135600v1</w:t>
+                <w:t xml:space="preserve">hal-04903702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“How do Impact Investing Venture Capital Funds manage Performing and Organizing Tensions in the context of Institutional Complexity?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
+                <w:t xml:space="preserve">Les SCIC : nouvelle forme d'entrepreneuriat collectif gigogne des agriculteurs pour des modèles agricoles durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau-Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Suarez Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, online, Canada</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Recherche en Sciences Sociales (JRSS) SFER-INRAE-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135591v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FINANCIALISATION OF SOLIDARITY-BASED FINANCE: AN EMPIRICAL ANALYSIS OF A FRENCH CASE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">“Tensions in a social impact business model solidarity-oriented venture capital in France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Terrisse Château Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Copenhagen Impact Investing Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163026v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d'un réseau d'acteurs humains et non-humains : cas de l'adoption d'un portail digital dans un cabinet d'expertise comptable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau-Terrisse</w:t>
+                <w:t xml:space="preserve">“How do Impact Investing Venture Capital Funds manage Performing and Organizing Tensions in the context of Institutional Complexity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions numériques et informations comptables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907936v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les rôles symbolique et rhétorique des outils d’accountability sociale »,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The construction of a cooperative ecosystem for renewable energy : alternative economy and transversality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687916v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de gestion des tensions de finalités dans les coopératives multi parties prenantes : Les cas de 3 SCIC françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+                <w:t xml:space="preserve">« Formes d’innovation sociale organisationnelle des fonds de capital-risque solidaire en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Journée de recherche IRG « Innover pour une finance responsable et durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687917v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+                <w:t xml:space="preserve">FINANCIALISATION OF SOLIDARITY-BASED FINANCE: AN EMPIRICAL ANALYSIS OF A FRENCH CASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau-Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579700v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de la révision coopérative</w:t>
+                <w:t xml:space="preserve">La construction d'un réseau d'acteurs humains et non-humains : cas de l'adoption d'un portail digital dans un cabinet d'expertise comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Bouden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+                <w:t xml:space="preserve">Pedro Manuel Gomes Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau-Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la chaire MGCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, paris, France</w:t>
+              <w:t xml:space="preserve">Transitions numériques et informations comptables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687922v1</w:t>
+                <w:t xml:space="preserve">hal-01907936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résolutions des tensions de finalités dans les coopératives : vers une meilleure compréhension des liens entre performances économique et sociale ? Le cas d’une coopérative dans le secteur du logement très social</w:t>
+                <w:t xml:space="preserve">« Les rôles symbolique et rhétorique des outils d’accountability sociale »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet International des coopératives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687914v1</w:t>
+                <w:t xml:space="preserve">hal-01687916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société Coopérative d'Intérêt Collectif : au delà des statuts, quels apprentissages pour la gestion ?,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet mondial des coopératives, Sessions chercheurs, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666940v1</w:t>
+                <w:t xml:space="preserve">hal-01579700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutes les entreprises sociales et solidaires produisent de l’innovation sociale !?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modes de gestion des tensions de finalités dans les coopératives multi parties prenantes : Les cas de 3 SCIC françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion des tensions paradoxales dans les entreprises sociales et solidaires GESS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249351v1</w:t>
+                <w:t xml:space="preserve">hal-01687917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de la révision coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et Perspectives de la publication en français en sciences de gestion (Journée LITEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Télécom Ecole de Management; Grenoble Ecole de Management; Université d’Evry-Val d’Essonne; Revue des Sciences de gestion, Mar 2015, Evry, France</w:t>
+              <w:t xml:space="preserve">Journée de la chaire MGCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249342v1</w:t>
+                <w:t xml:space="preserve">hal-01687922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la mesure entraîne la financiarisation, cas de la finance solidaire</w:t>
+                <w:t xml:space="preserve">Les résolutions des tensions de finalités dans les coopératives : vers une meilleure compréhension des liens entre performances économique et sociale ? Le cas d’une coopérative dans le secteur du logement très social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC "Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFC, May 2015, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Sommet International des coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249345v1</w:t>
+                <w:t xml:space="preserve">hal-01687914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Johnnies Onions of Roscoff: the survival of a local anchoring institution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Société Coopérative d'Intérêt Collectif : au delà des statuts, quels apprentissages pour la gestion ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Peton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+                <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Sommet mondial des coopératives, Sessions chercheurs, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133848v1</w:t>
+                <w:t xml:space="preserve">hal-01666940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d’innovation sociale. Le cas d'une organisation dans le secteur du logement social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toutes les entreprises sociales et solidaires produisent de l’innovation sociale !?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée Gestion des Entreprises Sociale et Solidaire (GESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clermont-Ferrand, Dec 2014, clermont ferrand, France</w:t>
+              <w:t xml:space="preserve">La gestion des tensions paradoxales dans les entreprises sociales et solidaires GESS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123464v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la nature des pactes d’actionnaires dans deux fonds de capital-risque solidaire : une discussion sur la pertinence du cadre théorique de la relation d’agence</w:t>
+                <w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Codello Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des Entreprises Sociales et Solidaires GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Enjeux et Perspectives de la publication en français en sciences de gestion (Journée LITEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Télécom Ecole de Management; Grenoble Ecole de Management; Université d’Evry-Val d’Essonne; Revue des Sciences de gestion, Mar 2015, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687911v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand la mesure entraîne la financiarisation, cas de la finance solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFC "Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFC, May 2015, TOULOUSE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Johnnies Onions of Roscoff: the survival of a local anchoring institution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’innovation sociale. Le cas d'une organisation dans le secteur du logement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée Gestion des Entreprises Sociale et Solidaire (GESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clermont-Ferrand, Dec 2014, clermont ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la nature des pactes d’actionnaires dans deux fonds de capital-risque solidaire : une discussion sur la pertinence du cadre théorique de la relation d’agence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion des Entreprises Sociales et Solidaires GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification of Tensions and Paradoxes in the Governance of SCICs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GALATASARAY UNIVERSITY, Jun 2013, ISTANBUL, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3617,231 +4023,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Terrisse Château Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foucher. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Alain Burlaud, 978-2216161454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GESS- Gestion des entreprises sociales et solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EMS, 2018, collection Versus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3851,378 +4257,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a citizen-centered ecosystem for renewable energies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Loebbe, Fereidoon Sioshansi, David Robinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-193, 2022, 9780323911351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos de GESS- Gestion des entreprises sociales et solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Codello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GESS- Gestion des entreprises sociales et solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, 2018, collection Versus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4232,65 +4638,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’agriculture biologique en Occitanie : Quels sont les facteurs de fragilité du modèle d’agriculture biologique régional ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,244 +4734,244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence sur les SCIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4575,151 +4981,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert-Demontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnemaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4729,114 +5135,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de gestion, transporteurs et régulateurs des logiques institutionnelles : cas de deux organisations de capital-risque solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Terrisse Château Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PEST0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00943599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4983,51 +5389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.283.0123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.363.0064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058166ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.246.111-126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135570v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Terrisse Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Gomes Lopes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Huet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-foucher.fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/energy-communities/loebbe/978-0-323-91135-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00943599v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST0080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.8878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.283.0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03884518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.363.0064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058166ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037402ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.246.111-126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bravo Ketty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Allard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verdier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau-Terrisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez Bonilla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Terrisse Ch&#226;teau Terrisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Gomes Lopes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouden" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dufour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-foucher.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/energy-communities/loebbe/978-0-323-91135-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993367v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00943599v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PEST0080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>