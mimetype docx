--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Chavatte-Palmer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer, INRAEDirectrice de l'UMR BREED Université Paris-Saclay, INRAE, Université Versailles Saint-Quentin, Ecole Nationale Vétérinaire d'AlfortFrance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-chavatte-palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4581-6092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153497998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-7349-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de l'unité Mixte de Recherches Biologie de la Reproduction, Environnement, Epigénétique et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, UVSQ, INRAE, BREED, 78350, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Vétérinaire d’Alfort, BREED, 94700, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vétérinaire de formation, Pascale Chavatte-Palmer s'est spécialisée dans la reproduction animale, et plus particulièrement équine, avec un focus sur la gestation et la néonatologie au cours de son internat, de sa résidence et de son doctorat, de son post-doctorat et de son premier poste. Après son recrutement à AgroParisTech puis à l'INRAE en France, elle s'est intéressée plus largement au développement fœto-placentaire et aux origines développementales de la santé et de la maladie (DOHaD), avec une double finalité en agriculture et en tant que modèles biomédicaux. L'objectif de ses recherches est de comprendre le rôle du placenta dans la programmation de la santé post-natale à long terme, dans le contexte des origines développementales de la santé et des maladies (DOHaD). D'abord en tant que vétérinaire, puis pour pouvoir réaliser des études longitudinales sur des animaux de recherche, elle a également développé des technologies d'imagerie in vivo telles que l'échographie et le Doppler pour évaluer le développement fœto-placentaire et la perfusion placentaire. Après avoir dirigé pendant 14 ans un groupe de recherche à l'Institut national de la recherche agronomique (aujourd'hui INRAE), composé en moyenne de 12 personnes permanentes, elle a créé et pris la direction de l'unité de recherche Biologie de la reproduction, de l'environnement, de l'épigénétique et du développement (BREED) (actuellement 80 personnes permanentes), qui se concentre sur le développement de l'embryon de mammifère depuis la formation de la cellule œuf jusqu'à la naissance et le développement jusqu'à l'âge adulte chez l'animal et chez l'homme. Les projets vont des études fondamentales sur le fonctionnement du génome pendant la croissance de l'embryon et du fœtus à la recherche appliquée sur les effets de l'environnement en général sur le développement dans les domaines agronomique, vétérinaire et biomédical. L'objectif scientifique est de comprendre et de contrôler les mécanismes de programmation épigénétique pendant la vie prénatale, pour aboutir à la naissance d'un individu sain, fertile et robuste, capable de s'adapter aux changements de son environnement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à la direction de l'unité, elle poursuit ses propres programmes de recherche sur les effets des conditions d'élevage maternelles et post-natales, y compris la nutrition, sur les résultats métaboliques et ostéo-articulaires chez le poulain. Elle a également commencé récemment à contribuer àun programme sur les effets du stress thermique sur le développement fœto-placentaire et post-natal chez les ruminants grâce à une collaboration fructueuse avec le professeur Geof Dahl de l'Université de Floride.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Chavatte-Palmer est membre fondateur de la Société francophone pour la DOHAD (SF-DOHAD), elle a été présidente de la Société internationale pour les technologies de l'embryon (IETS) de 2018 à 2020. Elle est actuellement présidente de la Fédération internationale des associations placentaires (IFPA) et de la Société francophone pour l'étude de la fertilité (SFEF). Elle a récemment été élue au conseil d'administration de l'International Symposium of Equine Reproduction (ISER).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (212)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental crises: disruptive selection and maternal under‐investment as the foundations of mammalian placental evolution and dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian G Reddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram G Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte‐palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brv.70139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of extracellular vesicles at parturition in dairy cows with lategestation heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen N Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.101-106. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2025-0821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling reveals similarities between equine IVF and ICSI embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje Broothaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Angel-Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine de Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Festuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 251, pp.117749. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrulline supplementation does not reverse the effects of late gestation heat stress in ewes on feto-placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249, pp.117656. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mice to rhinos: Whole-organ quantification of 3D mammalian placental structure using correlative multiscale imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Proudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avery Pennington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Grewal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Basford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2026.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Placental physiology and fetal programming in ruminants under heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation and trans-generational effects on plasma progesterone in their female offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winai Kaewlamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thai Journal of Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (1), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56808/2985-1130.3797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a rabbit model of uterine rupture after caesarean section, Histological, biomechanical and polarimetric analysis of the uterine tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction &amp; Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.e-250018. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/raf-25-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late gestation heat stress alters placental structure and function in multiparous dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peñagaricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (1), pp.1125-1137. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-25529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late gestation heat stress induces inflammation and impacts nutrient transfer signature in the placenta of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia T Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen N Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian M Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirys Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late gestation heat stress alters O2 regulation in placenta and neonatal heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159, pp.126-130. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2024.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene profiles of peripheral white blood cells as potential predictors of pregnancy in embryo-recipient heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Margarete Meyerholz-Wohllebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doulaye Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Heppelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0330701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.e335. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2025.08.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative three-dimensional X-ray histology (3D-XRH) as a tool for quantifying mammalian placental structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis L Katsamenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2024.07.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotisation de la fécondation in vitro : avantages, état actuel et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2024.0992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterine wound healing after caesarean section: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Capmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 296, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2024.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesarean section scar: Histological analysis on hysterectomy specimen. A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Laurent-Bellue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 303, pp.236-243. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2024.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental evolution from a three-dimensional and multiscale structural perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpad209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of maternal exposure windows to high-fat diet on placental function and phenotype of the offspring: Summary review of work carried out in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2023.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative microCT imaging of a whole equine placenta and its blood vessel network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Proudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J Basford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis L Katsamenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.216-219. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2024.07.313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergently evolved placental villi show multiscale structural adaptations to differential placental invasiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2024.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the molecular landscape of human placenta : a systematic review and meta-analysis of single-cell RNA sequencing studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, dmae006, pp. 1-32. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humupd/dmae006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the rabbit a natural model of fetal growth restriction? Morphological and functional characterization study using diffusion-weighted MRI and stereology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Ramdhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2024.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mammalian preimplantation embryo: its role in the environmental programming of postnatal health and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom P Fleming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107321. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2023.107321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental-fetal distribution of carbon particles in a pregnant rabbit model after repeated exposure to diluted diesel engine exhaust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bongaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim S Nawrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ameloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-023-00531-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Prenatal interventions for fetal growth restriction in animal models: A systematic review”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Bertholdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2023.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Maternal Exposure to a Diet High in Fats and Cholesterol on the Placental Function and Phenotype of the Offspring in a Rabbit Model: A Summary Review of About 15 Years of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (19), pp.14547. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241914547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Philau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, pp.104868. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp. 691. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization is less effective than aerosolization, in PIPAC live animal drug delivery testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgery Open Digestive Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100078. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soda.2022.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIPAC nebulizer : How to test the new devices in the market, expert recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J B Y So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visceral Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160 (1), pp.52-54. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 years after Dolly: update on long term effects of embryo biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina de Schauwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra‐uterine programming of future fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers of equine placental differentiation: insights from gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R39-R54. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETER ROSSDALE ET LA REPRODUCTION ÉQUINE : HISTOIRE D’UN VISIONNAIRE, “THE GREAT CATALYST”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hess-Dudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2022.71003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy and placental development in horses: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Domert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.830826. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk factors in puppies and kittens for developing chronic disorders in adulthood: A call for research on developmental programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Forman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.944821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental constraints and pathologies that modulate equine placental genes and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R25-R38. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of milk production in suckling mares and factors influencing their milk yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.100498. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms predicting gestational stage from the maternal steroid metabolome of mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shorten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Legacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Conley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252 (1), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-21-0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate differences in plasma leptin in mares have no effect on either the amino acid or the fatty acid composition of the uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Milojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.103827. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of placental perfusion using contrast-enhanced ultrasound: A longitudinal study in pregnant rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female age and parity in horses: How and why does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022, 34 (1-2), pp.52. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD21267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Windows of Exposure to Maternal High-Fat Diet and Feto-Placental Effects: Discrimination Between Pre-conception and Gestational Periods in a Rabbit Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.784268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic differences in blastocoel and uterine fluids collected in vivo by ultrasound biomicroscopy on rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioab005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mare: A Pertinent Model for Human Assisted Reproductive Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Benammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11082304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">71 Distribution of carbohydrate concentrated feeds in 8 meals/24H during the first winter improves feed efficiency without affecting carbohydrate metabolism nor incidence of osteochondrosis in foals (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaminergic and serotonergic changes in rabbit fetal brain upon repeated gestational exposure to diesel engine exhaust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal-Meléndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-021-03110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103568. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal air pollution exposure to diesel exhaust induces cardiometabolic disorders in adulthood in a sex-specific manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.111690. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251474. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of Broodmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burt Staniar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinics of North America: Equine Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.177-205. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cveq.2021.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids activate mTORC1 to release roe deer embryos from decelerated proliferation during diapause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera van Der Weijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Bick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rüegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (35), pp.e2100500118. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2100500118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): increased intraperitoneal pressure does not affect distribution patterns but leads to deeper penetration depth of doxorubicin in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.461. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-07955-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Reproduction Management and Technologies to Genetic Progress in Horse Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.103016. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-contact microchip measurements of body temperature and behavioural changes prior to foaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.399-406. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition maternelle, fonctions placentaires et fertilité de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp 78-89. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2020.0787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Contact Microchip Monitoring of Body Temperature in Yearling Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frejaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.102892. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.102892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female ponderal index at birth and idiopathic infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.154-158. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174419000394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies : quelle signification pour la fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated gestational exposure to diesel engine exhaust affects the fetal olfactory system and alters olfactory-based behavior in rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Bernal-Meléndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-018-0288-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of derived rabbit trophoblast stem cells under fluid shear stress to mimic the trophoblastic barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (10), pp.1608-1618. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-analytical characterization of endogenous minerals in healthy placental tissue: mineral distribution, composition and ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. C. Anthis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tsolaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Didierlaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Staubli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Zboray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (23), pp.6850-6857. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9AN01312A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentary behavior, physical inactivity and body composition in relation to idiopathic infertility among men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0210770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic syndrome and smoking are independent risk factors of male idiopathic infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.9. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-019-0090-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Impact of Early-Life Exposures to Highly Variable Environmental Factors on Foetal and Child Health: Design of SEPAGES Couple-Child Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (20), pp.3888. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16203888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 480, pp.42-53. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2018.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydatif chez les mammifères: effets sur la grossesse et la fonction placentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXII (n°5-6, Mai-Juin 2018), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaques clonés: quel intérêt pour la recherche européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1766, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, developmental programming and nutrition in herbivores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118001337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (5-6), pp.128 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical steps for initiating an animal uterine transplantation model in sheep: experience from a case serie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.245-251. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsu.2018.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.321-330. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental structure and function in different breeds in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of ART: what do animals tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (4), pp.348-368. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review shows that maternal obesity induces serious adverse neonatal effects and is associated with childhood obesity in their offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Paediatrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (7), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apa.14269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation in pregnant mares on maternal metabolism and foal birthweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.6461. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive evaluation of placental blood flow: lessons from animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (3), pp.R85-R96. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-16-0428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of large animals to translational research on prenatal programming of obesity and associated diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzalez-Bulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389201018666170811150920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.143--153. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal obesity on birthweight and neonatal fat mass: A prospective clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ciangura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0181307. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of equine assisted reproductive technologies (standard embryo transfer or intracytoplasmic sperm injection (ICSI) with in vitro culture and embryo transfer) on placenta and foal morphometry and placental gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando A. Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Ho Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Ritthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD16536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the horse industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2017-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (GAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gametes, embryos, and their epigenome: Considerations for equine embryo technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 282, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'obésité et du diabète maternels sur la fonction placentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 288, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-016-0151-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux gaz d’échappement diesel durant la gestation : quelles conséquences sur le développement foeto-placentaire ? Apport des modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet before and during pregnancy and offspring health: The importance of animal models and what can be learned from them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13060586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Growth and Osteoarticular Status in Foals Born to Between-Breed Embryo Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the pregnant mare and long-term consequences on the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo evaluation of cervical stiffness evolution during induced ripening using shear wave elastography, histology and 2 photon excitation microscopy: Insight from an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0133377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chevaux au service de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, M0198 (527S), pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on fertility, evolution, or revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.4-6. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk from dams fed an obesogenic diet combined with a high-fat/high-sugar diet induces long-term abnormal mammary gland development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (4), pp.1641-1655. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical collection of bovine embryos up to Day 21: An 8-year overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (7), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande issue de clones est-elle comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1176, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiographie Doppler 3D placentaire : applications actuelles et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Perdriolle-Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Chabot Lecoanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (2), pp.107-118. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective on the developmental toxicity of inhaled nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sørig Hougaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Campagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.118-140. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative imaging of maternal and fetal blood flow within the placenta using ultrafast ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno-Felix Osmanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Montaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.13394. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep13394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming and the reproductive function of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9), pp.1166-1176. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’obésité sur la descendance. Apport de la recherche animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are superoxide dismutase 2 and nitric oxide synthase polymorphisms associated with idiopathic infertility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.565-569. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2014.5831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High plasma concentrations of sclerostin, an inhibitor of the Wnt signaling pathway, in young horses affected by osteochondrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Serteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Orthopedics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (12), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojo.2014.412051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced or reduced fetal growth induced by embryo transfer into smaller or larger breeds alters post-natal growth and metabolism in pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCP1 is present in porcine adipose tissue and is responsive to postnatal leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Mostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223 (1), pp.M31-M38. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-14-0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of placental vascularization in a pharmacological rabbit model of IUGR induced by l-NAME, a nitric oxide synthase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.254-259. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolaemic diet on male reproductive organs and testosterone concentration in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S204017/4414000087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity leads to higher risk of sperm DNA damage in infertile patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.622 - 625. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/aja.2013.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus artificiel: une utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 344, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of breeding conditions with prevalence of osteochondrosis in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vander Heyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172 (3), pp.68 - +. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.101034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of the placenta in the New World mouse Necromys lasiurus (Rodentia, Cricetidae): a comparison of placental development in cricetids and murids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelipe O. Favaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Mess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacir F. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Miglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-11-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and breed-dependent organ development and metabolic responses in foetuses from lean and obese/leptin resistant swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura L. Torres-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana S. Astiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariluz M. Perez-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lipid and cholesterol induce ovarian dysfunction and abnormal LH response to stimulation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conception until two years old: attitude, nutritional impact and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Egroo-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dominique van Egroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies. Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabétologie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°43, Décembre 2013 (cahier 1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body mass index is not associated with sperm-zona pellucida binding ability in subfertile males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cedrin-Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.626 - 629. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/aja.2013.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ruminant models in biomedical perinatal research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte-Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (8), pp.1763-1773. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a reproductive model for human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Navarette Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-12-0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et grossesse : du marché au bébé...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sagf.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term consequences of feed restriction during late pregnancy in goats on feeding behavior and emotional reactivity of female offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte-Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.178-184. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies de l'adulte : rôle de l'environnement maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.517-519. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal environment and the reproductive function of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), pp.1405-1414. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the rabbit as an experimental model for human uterine synechia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A. Hafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Reproductive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.175-180. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/0974-1208.101017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental perturbations induce the developmental abnormalities often observed in bovine somatic cell nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (A), pp.S99-S104. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of utero-placental vascularization in a rabbit model of IUGR with three-dimensional power Doppler angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard E. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (10), pp.769-775. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in Merinos d'Arles sheep: 1. Effects on pregnancy and reproduction results of dams and offspring growth performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (7), pp.1453-1465. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statins and pregnancy: between supposed risks and theoretical benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Elefant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (6), pp.773-788. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2165/11632010-000000000-00000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies both metabolic parameters and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte-Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (1-3), pp.74-88. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding in immunology of early pregnancy using alternative animal models: the contribution of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadéra Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neuroimmune Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1-2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/NIB-2011-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of power Doppler quantification and a missed opportunity for landmark research - Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/uog.8942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Obesogenic Diet Started Before Puberty Leads to Abnormal Mammary Gland Development During Pregnancy in the Rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 240 (2), pp.347-356. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.22536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte-Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Perault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.2154-2163. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered secretion of pregnancy-associated glycoproteins during gestation in bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Y. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (6), pp.1006-1021. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fonctionnelle pour dépister les pathologies placentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis V. Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Pachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard E. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-trimester 3-dimensional power Doppler for the screening of preeclampsia: the analysis of a greater proportion of the uteroplacental unit might improve the accuracy of the method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 204 (2), pp.e4-e5. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajog.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine développementale des maladies de l'adulte et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Thérapeutique. Médecine de la Reproduction, Gynécologie, Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), pp.265-274. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2011.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between uteroplacental three-dimensional power Doppler indices and true uterine blood flow: evaluation in a pregnant sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (5), pp.635-640. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/uog.7741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis is delayed in bovine fetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.191-201. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2009.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant adaptive responses of extraembryonic tissues from cloned and non-cloned bovine conceptuses to oxidative stress during early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (1), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-10-0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of leukocyte genomic 5-methylcytosine levels reveals epigenetic plasticity in healthy adult cloned cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia El Zeihery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2009.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression of the imprinted gene Phlda2 in cloned bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.482 -490. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cloned and non-cloned Holstein heifers in muscle contractile and metabolic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.244-250. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune status of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2008.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d’une supplémentation en omégas 3 au cours de la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgyn.2008.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency ablation of retained placenta accreta after conservative management: preliminary evaluation in the pregnant ewe and in normal human placenta in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malartic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (7), pp.915-922. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-0528.2009.02166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction : le clonage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux et immunologie de la gestation : la contribution des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux de retard de croissance intra-utérin d'origine vasculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (5), pp.461-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrant gene expression patterns in placentomes are associated with phenotypically normal and abnormal cattle cloned by somatic cell nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00223.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero characterisation of fetal growth by ultrasound scanning in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Challah-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (7), pp.859-869. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality and safety of bovine clones and their products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (7), pp.963-972. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of major histocompatibility complex class I in bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2006.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of products from cloned cattle : An integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux en petite forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative implantation and placentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynecologic and Obstetric Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.166-174. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine foetale des maladies de l'adulte: quelle importance pour la pratique obstétricale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (4), pp.338-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informações atuais sobre a clonagem de bovinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. de Vargas-Cheuiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Hora Veterinaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clones d'animaux en petite forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bovins clonés sont-ils normaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de gestation et suivi du foetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large offspring or large placenta syndrome? Morphometric analysis of late gestation bovine placentomes from somatic nuclear transfer pregnancies compilated by hydrallantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.106.051581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bovins clonés: applications et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound fetal measurements and pregnancy associated glycoprotein secretion in early pregnancy in cattle recipients carrying somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66, pp.829-840. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-associated glycoprotein (PAG) profiles during the peri-implantation period in recipients carrying bovine somatic clones: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Melo de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (2), pp.168-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of imprinted genes is aberrant in deceased newborn cloned calves and relatively normal in surviving adult clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kubota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoagland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clonage somatique : un état des lieux chez les bovins et les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (5), pp.339-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage chez les bovins: état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (256), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clonage de l'animal et son apport en recherche vétérinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157 (4), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health status of cloned cattle at different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Issenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (2), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/1536230041372274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zootechnical performance of cloned cattle and offspring: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (2), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/1536230041372364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced lactation with a dopamine antagonist in mares : different responses between ovariectomized and intacts mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combarnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38, pp.394-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of microdoses of oxytocin in mares to induce parturition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.837-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of lactation in non-foaling mares and growth of foals raised by mares with induced lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.859-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of lactation in mares with a dopamine antagonist needs ovarian hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.589-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches and hurdles to somatic cloning in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (1), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of IgG absorption in the foal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.805-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of effect of clenbuterol for delaying parturition in late pregnant mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.797-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer technologies : between successes and doubts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and occurrence of late-gestation losses from cattle cloned embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, hormonal, and hematologic characteristics of bovine calves derived from nuclei from somatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1596-1603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive transfer of immunity in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pferdeheilkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (6), pp.669-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphoid hypoplasia and somatic cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 353, pp.1489-1491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of prostaglandin F2a in the initial treatment of bovine ovarian cysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Archbald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sumrall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 40, pp.745-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pregnancy rates of repeat-breeder dairy cows given gonadotropin releasing hormone at or prior to the time of insemination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Archbald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Sumrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Klapstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 39, pp.1081-1091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrus and pregnancy rate of dairy cows given one or two doses of prostaglandin F2 alpha 8 or 24 hours apart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Archbald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 40 (4), pp.873-884. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0093-691X(93)90223-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of placental pathology on maternal plasma progestagen and mammary secretion calcium concentrations and on neonatal adrenocortical function in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Rossdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Cottrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Behaviour in the horse; theory and practical applications to foal rejection and fostering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3 (4), pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of bone marrow and leucocyte counts in peripheral blood in fetal and newborn foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cottrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Suppl. 44, pp.603-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (342)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mare nutrition and management on the development and sports career of offspring and the role of epigenetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Equine Health and Nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kentucky Equine Research, Mar 2026, Ocala, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches précliniques en DOHaD : la place des modèles non rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nantes Université - CL7 Les recherches sur les 1000 premiers jours et la « DOHaD » en 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; UMR PHAN, May 2025, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique et fertilité chez l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFER 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFER, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Maternal and Environmental Factors During the Prenatal Period on the Athletic Potential of the Foal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerald Leigh Lectures - Optimising Youngstock Growth and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaufort Cottage Education Trust, Jun 2024, Newmarket, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0:00 TD Reconnaissance des</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Estradé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine française, Nov 2024, Tours, France. pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and foetal programming in the equine: a need for epigenetic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE DOROTHY RUSSELL HAVEMEYER FOUNDATION, INC, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental effects of exposure to airborne pollution : insight from a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA - Satellite Meeting: Environmental stressors effects on placenta and pregnancy (incl. ecoanxiety &amp; climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of airborne exposure to diesel exhaust: insight using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X SLIMP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad LatinoAmericana de Interaccion materno-fetal y placenta, May 2024, Maceio (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental response to maternal age, parity and lactation concomitant to early pregnancy in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPA, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress in late gestation disrupt placental function in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPA, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2.18- Late gestation heat stress impact on placental morphology and fetal development in ewes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations, Sep 2024, Montreal, Canada. pp.e52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traumatismes et fertilité : effets sur la première génération et les générations suivantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées de la Fédération Française d'Etude de la Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Fertilité, Sep 2024, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Maternal and Environmental Factors During the Prenatal Period on the Athletic Potential of the Foal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESER 2024 - The Mare and Foal: From Womb to Weaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Practitioner Symposium on Equine Reproduction, Oct 2024, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-uterine programming of future fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xvii kongres polskiego towarzystwa nauk weterynaryjnych</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polskie Towarzystwo Nauk Weterynaryjnych, Sep 2024, Olsztyn (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the mare nutrition and management on the development and sports career of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Raising the Foal for Optimal Future Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Practitioner Symposium on Equine Reproduction, Oct 2024, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-uterine programming of future fertility (review in all species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECAR, ESDAR and EVSSAR, Sep 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpemental origins of adult diseases and infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SYMPOSIUM INTERNATIONAL - En route pour l'excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Médico Chirurgical Pierre Cherest, Feb 2023, Paris Auditorium du Grand Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 5.1 - Presentation of the network Animal Sciences Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE-WUR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction placentaire et stress thermique dans l’espèce ovine : projet gestatherm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PRC-BREED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unîtes Breed et PRC, Jun 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la génétique et de l’épigénétique :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du samedi 9 décembre 2023 dans le cadre de la commémoration du 75 ème anniversaire de la convention de l'ONU pour la prévention et la répression du crime de génocide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'Homme; ANA S-J « Avenirs de Femmes », Dec 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of maternal periconceptional environment for offspring outcome: insight from rabbit and horse studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Molecular and Cellular Biology Graduate Program - Twenty first annual Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal Molecular and Cellular Biology Graduate Program - University of Florida, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART and potential epigenetic inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Society of Reproductive Medicine Scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Society of Reproductive Medicine, Dec 2023, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the efficacy of Lecirelin and hCG for ovulation induction in mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Berlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISER, Jul 2023, Fos do Iguaçu, Brazil. pp.104753, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rossdales Mare and Stallion Reproduction Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rossdale and partners, UK, Jan 2023, Newmarket, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course Organisers: Course Organisers: Course Organisers: Course Organisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical update on key areas of mare reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rossdale and partners, Jan 2023, Newmarket, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations des programmes de recherche à l’INRAE en reproduction des mammifères domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction animale et biotechnologies - Colloque organisé en l’honneur de François du MESNIL du BUISSON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Palmer, Marc-Antoine Driancourt, Pascale Chavatte-Palmer, Academie d’agriculture, Jun 2023, Paris (Académie d’Agriculture), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International equine reproduction symposium (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISER, Jul 2023, Fos of Iguaçu, Brazil. pp.104801, </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of uterus healing after cesarean section and improvement by support techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Capmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the International Federation of Placenta Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian and New Zealand Placental Research Association, Sep 2023, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating animal research in the DOHaD paradigm, the world is awakening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD WORLD CONGRESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International DOHaD Society, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of broodmares' age, parity and lactation on the embryo, the placenta and foal development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Latin America Symposium on Materno-fetal interaction and placenta.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SLIMP, May 2022, Bogota, Colombia. p. 31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and the Developmental Origins of Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ACVIM forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACVIM, Jun 2022, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et biomarqueurs prédictifs du phénotype de l’individu au cours de son développement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rossdale et la reproduction équine : histoire d’un visionnaire “The great facilitator”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France - Séance académique du 19 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Placenta Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de DOHaD et unité foeto-placentaire : quelle place pour les modèles animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFFOET 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Foetopathologie, Oct 2022, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 years after Dolly: update on long term effects of embryo biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annuel ESDAR conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Domestic Animal Reproduction, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sinuous paths for a career in reproductive biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop Molecular Biology of the German Society for Reproductive Medicine (DGRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Reproductive Medicine (DGRM), Dec 2022, Weimar, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale correlative imaging of horse and zebra placental villi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens et fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64èmes journées internationales d'endocrinologie clinique Henri-Pierre Klotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'Endocrinologie, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nursing in the periconceptional period alters placental gene expression and subsequent foal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the recipient selection on the development and sports career of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine reproduction practitioner’s day. Assisted reproductive technologies in horses (ARTS): from the research to the daily practice.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Jul 2022, Pise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2022.103562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the Broodmare for Optimal Offspring Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies (DOHaD) et infertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Today &amp;Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferring - produits pharmaceutiques, Mar 2022, Cap-d'Ail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DOHaD et ses implications en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Abdennebi- Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHAD, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimenter la poulinière de la conception au poulinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence du Conseil des chevaux des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil des chevaux des Hauts de France, Dec 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux transformés : de la sélection génétique aux nouvelles technologies – Le point de vue du vétérinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire TRANSANIMALISME L'ANIMAL AUGMENTÉ : ENTRE UTILITÉS ET PROTECTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte BEVIERE-BOYER, Amandine CAYOL, Emilie GAILLARD, Dec 2021, en visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition maternelle aux nanoparticules métalliques (Au-pvp, Ag, CeO2) par instillation: effets sur la fonction placentaire et le phénotype fœtal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of ART: lessons from animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic, metabolomic and fatty acid composition in lactating and non-lactating mares’ uterine fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hankele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IETS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotransplantation utérine dans un modèle ovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coscas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. journée de chirurgie gynécologique et pelvienne (SCGP) « La chirurgie gynécologique à l’heure de la francophonie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal nutrition and body composition of mares on fetal and postnatal development. Part 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso Brasileiro de Reprodução Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colégio Brasileiro Reproduçao Animal., May 2019, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a microchip to detect temperature variations before parturition in mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets multi-générationnels d’une exposition maternelle aux gaz d’échappement diesel dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire du Centre de Recherche Saint Antoine (CRSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université. FRA., Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of embryo transfer and recipient breed on offspring performance in equine show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval est un herbivore avant tout.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval, Agriculture de Société, Rencontre INRA-IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the equine veterinarian and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species; relevance for the equine nutrition industry and horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal metabolism and embryo-fetal programming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Brazilian Embryo Technology Society (SBTE)., Aug 2019, Ilha de Comandatuba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabète et obésité maternelle et paternelle: quelles conséquences pour la descendance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Recherches Cliniques du Québec (CRCQ) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hôtel Estérel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to diesel exhaust during pregnancy on feto-placental and offspring development using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Scientific Meeting of the Society for Reproductive Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproductive Investigation., Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental effects of air pollution and exposure to nanoparticles in a rabbit model, with exploration of long term effects in offspring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTR Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Trophoblast Research. Cambridge, GBR., Mar 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Exposure to Diesel Exhaust During Pregnancy : lessons from a Rabbit Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Seminar USP Veterinary school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University São Paulo Veterinary School. Sao Paulo, BRA., Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming: Can nutrition of the mare influence the foal's health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress (EEHNC). BEL., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal nutrition and body composition of mares on fetal and postnatal development. Part 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso Brasileiro de Reprodução Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colégio Brasileiro Reproduçao Animal., May 2019, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Biology : why are we part of LIFETIME?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifetime UnConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Nacional de Analisis Genomico (CNAG). ESP., Jul 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of ART in model and domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Reproductive Medicine - f-Tales workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and Diseases in horses: proof of concept and significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP) - equine comission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal metabolic and nutritive state during peri-conception and gestation on embryo, feto-placental and post-natal development: insight from animal models developed at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adelaide Medical school internal seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to diesel exhaust over two generations: insight from a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Department of Animal and Dairy Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mississippi State University. USA., Jan 2019, Missippi State, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice and care of the recipient dam: can it affect foal’s health and performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jordanas Internacionales de biotecnologias reproductivas en equinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SATE, Sociedad Argentina de Tecnologias Embrionarias., Sep 2019, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An identification chip to measure horse body temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current study on animal reproduction in France and Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Obihiro, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance après AMP : l’apport des modèles animaux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GynFoch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Foch service de Gynécologie Médecine de la Reproduction. FRA., Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feto-placental interactions and metabolic and nutritive status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Scientific Meeting of the Society for Reproductive Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproductive Investigation., Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, Environment & Developmental programming: a multi species perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrcht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles animaux à l’humain, pour comprendre l’impact de l’exposition environnementale sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Jasons Science" - Centre Armand Frappier Santé Biotechnologie - Institut National de la Recherche Scientifique - Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal metabolism and programming: what can non-rodent models tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA &amp; SLIMP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOHaD in horses : recent studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current study on animal reproduction in France and Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Obihiro, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World embryo production scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Brazilian Embryo Technology Society (SBTE)., Aug 2019, Ilha de Comandatuba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’alimentation et l’environnement influencent les phénotypes physiologiques chez les animaux domestiques et quelques notions sur les mécanismes moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech. FRA., Mar 2018, Romainville, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding pregnant mares to ensure optimal fetal, neonatal and adult health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER Horse breeders' and veterinary practitioners'day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de la DOHaD (Developmental Origin of Health and Disease)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée PMA du centre de Fertilité, Programmation foetale et santé: Est-ce que tout est joué d'avance?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier de Luxembourg. LUX., Mar 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal Au-NP exposure by ingestion on feto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming R. Cassee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of monitoring body temperature in horses with a microchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. pp.704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of animal models of developmental toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPTOX VI conference (Prenatal Programming and Toxicity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark (USD). DNK., May 2018, Faroe Islands, Iceland. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome des animaux d’élevage dans le monde: quelles applications, quelles règlementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution CRISPR-Cas 9 en élevage: Les nouvelles techniques de ré-écriture du génome des animaux de rente par mutagénèse ciblée ont elles une place en Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long terme de la PMA: que nous apprennent les modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée PMA du centre de Fertilité, Programmation foetale et santé: Est-ce que tout est joué d'avance?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier de Luxembourg. LUX., Mar 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETS and HASAC: the genesis of the world Organization for Animal Health (OIE) recommendations for safe trade of embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fiéni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutrition du placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20.Entretiens de Nutrition de l'Institut Pasteur de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur de Lille. FRA., Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, developmental programming and nutrition in herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.500, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbe d'apprentissage de la transplantation utérine chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées Nationales du CNGOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège National des Gynécologues et Obstétriciens Français. FRA., Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faut-il penser du placenta/utérus artificiel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMA et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 3606 REPRO (Groupe de Recherche Reproduction). FRA., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A daily gestational exposure to diesel exhaust particles impaired the brain and olfactory dopaminergic pathways of rabbit pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO SAFE 2018, 6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et développement du placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées de la Fédération Française d'étude de la reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical (Human Disease Models)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utah State University (USU). Logan, UTAH, USA., Jun 2018, Park City, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal effects on offspring performance in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.256, </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evs.2018.05.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échanges transplacentaires par perfusion placentaire ex-vivo ou par des modèles cellulaires in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects cliniques - Impact des milieux de culture et des transferts d’embryons frais/congelés sur le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferring Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferring. FRA., Mar 2017, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental origins of health and disease: Principles and importance for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting standard practices in laboratory rodents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Bern- University of Bern [Bern] (Ub). CHE., May 2017, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA2-CIMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Sep 2017, Gif-Sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): does increase of level of pneumoperitoneum change distribution pattern and penetration depth of doxorubicin in a sheep model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU. European Cooperation in Science and Technology (COST), BEL., Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’environnement sur la périnatalogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPSEN Hommes &amp; Environnement en Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation IPSEN. FRA., Nov 2017, Paris, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition in utero aux polluants atmosphériques: à partir d’un modèle animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fisher Fumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFN-JFRN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Néonatologie (SFN). FRA., Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dizabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition and fœtal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2017, Cabo de Santo Agostinho, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'obésité maternelle sur la qualité du lait en acides gras au cours de la lactation chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Nov 2017, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of pregnancy: insight from large animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Sep 2017, Gif Sur Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation de la jument en gestation et du poulain en croissance est primordiale pour le bon développement du poulain et sa future carrière sportive et peut-être reproductive : bilan du projet Foetalim 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine "Optimiser la performance sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2017, Paris, France. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous enseignent les modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. congrès in utero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Médecine de la Reproduction. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'obésité maternelle dès la conception sur la santé métabolique et ostéoarticulaire dans un modèle cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of a gestational exposure to diesel exhaust on the olfactory system development in rabbit pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SCMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative development of embryos and placenta in mammals: how to choose the right biomedical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU. European Cooperation in Science and Technology (COST), BEL., Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does maternal size, nutrition and metabolic status affect offspring production traits in domestic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Meeting of the Brazilian Embryo technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2017, Cabo de Santo Agostinho, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A daily exposure of rabbit dams to diesel exhaust nanoparticles during gestation impairs the brain and olfactory dopaminergic pathways of offspring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Bouillaud-Kremarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSafety Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of analysis of pregnancies and placental sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training School: Principles and Procedures of Tissue Sampling and Biobanking including Legal and Ethical Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalisation des nanoparticules issues de la combustion du diesel chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de "Giens" 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de "Giens", Groupe Interdisciplinaire pour l'étude des Effets environnementaux des Nanotechnologies., Oct 2017, Saint Lambert des Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies et conséquences en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants 2017 DIM ASTREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domaine d'Intérêt Majeur Agrosciences, Ecologie des Territoires et Alimentation (DIM ASTREA). FRA., Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition aux gaz d’échappement diesel durant la gestation sur la croissance fœtale et la fonction placentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO: ReproSciences 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux gaz d’échappement diesel durant la gestation : quelles conséquences sur le développement foeto-placentaire ? Apport des modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance académique du 20 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France. FRA., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition précoce et effets à long terme : données existantes et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs - Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Formation permanente - Nantes (0534)., Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placentation in different mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Journées Internationales d’Endocrinologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Jun 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gametes, embryos, and their epigenome: considerations for equine embryo technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Veterinary Information Service. USA., Jul 2016, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pollution atmosphérique sur le placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée annuelle de l’Impact de l’environnement sur la santé de la femme, mère &amp; de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hopital Privé Natecia. Lyon, FRA., Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre nutrition périnatale et développement post-natal : les leçons des modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liège Créative "un autre regard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège créative. BEL., Feb 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du placenta : les différentes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Journées Internationales d'Endocrinologie "Hormones et grossesse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant et le placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In utero "Conséquences des comportements de la périconception et l’allaitement sur la petite enfance jusqu’à l’adolescence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In utero, l'épigénétique et l'environnement. FRA., Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. journées de Formation du RCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime hypergras administré chez les générations F0 et F1 sur les placentas de seconde génération F2, dans un modèle lapin : apports combinés de la microscopie électronique à transmission (MET) et de la microscopie infrarouge à transformée de Fourier couplée à une source synchrotron (S-FTIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. JST du Réseau des Microscopistes de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition précoce et métabolisme chez les mamifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs - Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Formation permanente - Nantes (0534)., Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of daily exposure to Diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Congress of Toxycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Toxicology (IUTOX) (IUTOX). Reston, USA., Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Teratology Society (ETS). GBR., Sep 2016, Dublin, Ireland. 210 p., </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding animals for quality products: not only genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2016, Louisville, United States. </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOHAD et exposition à la pollution atmosphérique : exemple des nanoparticules issues de gaz d’échappement diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Envronnement et Santé : le défi des risques sanitaires émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Formation de l'Environnement (IFORE). FRA., Sep 2015, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to DOHAD and its possible link to the metabolic syndrome in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied by minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet before and during pregnancy and child health: lessons from animals models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pediatric Conference on Food, Physical Activity and well-being: tacking childhood obesity through prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana de Pediatra. ITA., Jun 2015, Milan, Italy. 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation fœtale de la fonction de reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance du 20 mai 2015 "La reproduction de demain chez l'homme et l'animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biologie. FRA., May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du futur poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of in vivo imaging to study pregnancy in non-rodent animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Scientific Meeting - Days of Veterinary Medicine 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Research Institute for Agriculture, Fisheries and Food (ILVO). BEL., Sep 2015, Struga, Macedonia. 67 p., </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14432/j.macvetrev.2015.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la nutrition périnatale et le développement post-natal : les leçons des modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes en Santé Publique (EHESP). FRA., Dec 2015, Villejuif, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming of growth, glucose homeostasis and predisposition to osteochondrosis in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque scientifique AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vivo&amp;lt;/em&amp;gt; evaluation of the cervical stiffness evolution during induced labor in ewes using elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and its impact on semen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IMV Reproduction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMV Technologies. FRA., Jun 2015, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetus and placenta development: new approaches for in vivo imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGB-Net Meeting &amp; 6. Rabbit Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST RGB-Net. ITA., Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation fœtale : la part du père dans l’impact périconceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Oct 2015, Angers, France. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition induces placental adaptations but does not affect foal growth and metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines précoces de la santé de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Break « Dans les coulisses de la gestation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Développement et Reproduction (1198)., Jun 2015, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo collection in clone cattle offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine développementale des maladies et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Benjamin Delessert. Paris, FRA., Jan 2015, Paris- La Défense, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental origins of health and disease: importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2015, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestation nutrition and the offspring reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta: a key actor in programming adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition fœtale aux polluants de l’air sur la santé de l’enfant : synthèse et résultats récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörge Tost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès International d'Épidémiologie - ADELF - EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Epidémiologistes de Langue Française (ADELF). FRA.; Association pour le Développement de l'Epidémiologie de Terrain (EPITER). FRA., Sep 2014, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences à long terme, concept de programmation fœtale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Nancéiennes de Gynécologie - Obstétrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Gynécologues et Obstétriciens Lorrains. Nancy, FRA., Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and challenges of imaging in large animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth restriction after between-breed embryo transfer is associated with strong alterations in placental structure and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2014, Reno, Hawaï, United States. pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal growth after between-breeds embryo transfer in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Jan 2014, Hamilton, New Zealand. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la vie foetale influence la vie adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénétique et Elevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux d’empreinte précoce. Analyse critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de la SFN, Nutrition et Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’obésité sur la descendance - Apport de la recherche animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Pédiatrie (SFP). FRA., May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the placenta in mediating maternal environment: clones and other models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2014, Vilamoura, Portugal. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnings from animal data on the first 1000 days of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gallia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Gallia. FRA., Mar 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2014, Nantes, France. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation foetale des anomalies du métabolisme glucidique, de la croissance osseuse et de la prédisposition à l'ostéochondrose chez le poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution et reproduction, impact sur la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2014, Issy Les Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Early Nutrition Academy. DEU., Mar 2014, Munich, Germany. 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uteroplacental blood flow and placentome morphology alteration in a polycystic ovary syndrome-like phenotype sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasantha Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. World Congress of Gynecological Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Gynecological Endocrinology (ISGE). INT.; European Board &amp; College Obstetrics and Gynecology. ITA., Mar 2014, Florence, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term adaptations in glucose metabolism after increased or restricted fetal growth in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Jan 2014, Hamilton, New Zealand. pp.224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux pour l’étude de l’impact de la pollution atmosphérique sur l’unité fetoplacentaire et les générations suivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le placenta Organe méconnu à l'origine de la majorité des pahtologies de la grossesse et des maladies de l'adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prem Up Fondation. FRA., Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth restriction is associated with strong alterations in placental structure and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Jan 2014, Hamilton, New Zealand. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’obésité sur la descendance; apport de la recherche animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées de Médecine Foetale "Diagnostic et prise en charge pré et post-natale des affections foetales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JP.Com.B Events. FRA., Mar 2014, Morzine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a preconceptional and gestational mutli-vitamin-mineral-omega3 supplementation on fetoplacental development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2014, Reno, Nevada, United States. pp.150, </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv26n1Ab72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and challenges of pig and sheep models in translational research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzalez Bulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term growth and glucose metabolism perturbations after between-breed embryo transfer in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontre du Groupe de la Francophonie Placentaire (GfP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Sep 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental origins of non-communicable diseases and dysfunctions: Implications for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a model of feto-maternal interactions and fetal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GB-Net COST Action TD 1101, Collaborative European Network on Rabbit Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural Biotechnological Center. HUN., Mar 2013, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical embryo collection in late stage in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et après (théorie de Barker) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Salon de Gynécologie Obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.E.N. Médical. FRA., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fœtal programming and epigenetics: how important are they for the equine species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero programming of the postnatal growth and insulin sensitivity after between-breeds transfers in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique…un nouveau domaine à explorer pour la filière bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental origins of health and disease : importance in animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference: New trends of Research in Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Agriculture in Krakow. POL., Jun 2013, Krakow, Poland. pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Hanovre, Germany. pp.173, </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv25n1Ab51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring cloned animals from the fetus to the newton lessons from cloned cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Scand LAS 2013 Symposium "Animated Animals"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scandinavian Society for Laboratory Animal Science. EST., Apr 2013, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental development in [i]Necromys lasiurus[/i] (Rodentia, Cricetidae) - functional morphology using stereological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelipe Favaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacir de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelica Miglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet before and during pregnancy and child health: lessons from animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Obesity Simposia "How can early nutrition support obesity prevention in the mediterranean region"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danone. USA., Jul 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of embryo transfer in a larger breed on posnatal growth and glucose metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Champaign, USA., Jan 2013, Hannover, Germany. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv25n1Ab159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation péri-conceptionnelle de la santé de l'adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biologie du Développement - GEN-IF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Néonatologie (SFN). FRA., Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero programming of the postnatal growth and insulin sensitivity after between-breeds transfers in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in somatic cell nuclear transfer and artificial insemination bovine pregnancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Le Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard E. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.118, </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of placental vascularization using 3D Power Doppler angiography and stereology in a rabbit model of IUGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress ofn Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. pp.417, </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02119.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement fœtal et la fonction placentaire sont perturbés en réponse à un régime maternel enrichi en lipides et en cholestérol chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from each other. The mutual benefit of live stock and human reproduction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting of the European Society of Human Reproduction and Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey. pp.ii35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux d’empreinte précoce : Diversité, traits communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée Nutrition Humaine INRA-Diderot, "Programmation Précoce des Maladies Dégénératives Chroniques : Rôle de l’Alimentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot - Paris 7 (UPD7). FRA., Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero. L'origine développementale de la santé et des maladies (DOHaD), une science en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cédrin-Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle J. Belaisch-Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de Médecine Périconceptionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reproduction sans utérus (utérus artificiel) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée Thématique de la SFEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2012, Paris, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'adiposité sur le développement de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.Congrès de Médecine périconceptionnelle - In utero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Pédiatrie Ambulatoire (AFPA). FRA., Oct 2012, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition maternelle sur la santé à long terme de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interprofessionelle SUP’Biotech "Alimentation et Santé : l’étau se resserre!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUP'Biotech. FRA., Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la vascularisation placentaire par échoDoppler 3D quantitatif et intérêt de modèles animaux avec cellules marquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie in vivo, quelles promesses pour de nouvelles biothérapies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Nov 2012, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime enrichi en cholestérol et en lipides perturbe le développement fœtal et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque International de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Unige). CHE., Jun 2012, Genève, Suisse. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des gènes embryonnaires et la fonction trophoblastique sont modifiés en réponse à un régime maternel enrichi en lipides et en cholestérol chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du développement placentaire chez le porcelet en retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque International de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Unige). CHE., Jun 2012, Genève, Suisse. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ruminants for biomedical research in perinatalogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis V. Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.286, </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation péri-conceptionnelle de la santé de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Société Française de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Périnatale (SFMP). FRA., Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clonage chez l’animal : état de lieux, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le clonage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Lauréats de la Chancellerie des Universités de Paris (ALCUP). FRA., Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 480 p., </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the placental development in the intra-uterine growth retarded piglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conférence Internationale Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Toxicology. USA., May 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reproduction sans utérus? État des lieux de l'ectogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée thématique de la SFEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet around puberty and mammary gland development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST RGB TD1101 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bologne, Italy. 13 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal blood flow discrimination in the placenta using ultrafast Doppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno-Félix Osmanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Montaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Dresden, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of placental vascularization in a rabbit model of IUGR with three-dimensional power Doppler angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. World Congress of the International Society for the Study of Hypertension in Pregnancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hypertension in Pregnancy (ISSHP). INT., Jul 2012, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.preghy.2012.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a cloned green fluorescent protein (GFP) expressing transgenic sheep for muscle stem cell graft experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2011, Orlando, United States. pp.259, </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv23n1Ab325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances in the bovine conceptus during the fetal phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting of the brazilian embryo technology society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). Brasilia, BRA., Aug 2011, Cumbuco, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in clone and control bovine pregnancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2011, Chester, United Kingdom. pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal hyperlipidic hypercholesterolemic diet on placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. General Meeting of GEMINI "Maternal Communication with Gametes and Embryo"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gemini. Milan, ITA., Sep 2011, Gijon, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les preuves du concept de l'&amp;quot;Origine Développementale de la Santé et des Maladies&amp;quot; (DOHaD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminants précoces de la santé future de l'enfant : Alimentation et Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds français pour l’Alimentation et la Santé. FRA., Oct 2011, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic control of development and expression of quantitative traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Orlando, United States. pp.64-74, </w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD10259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Orlando (Florida), United States. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta of clones: lessons from the bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations. GBR., Sep 2011, Geilo, Norway. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive tissues versus live animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry L. Delver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regulations and Requirements for the Import/Export of Reproductive Biomaterials: Embryos, Semen and Tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETS Committee on Companion Animals, Non-domestic and Endangered Species (CANDES). USA., Jan 2011, Orlando, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets sur plusieurs générations d'une alimentation maternelle hyperlipidique et hypercholestérolémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Lundis de l'IPSIT"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Saclay d'Innovation Thérapeutique (IPSIT). Châtenay-Malabry, FRA., Oct 2011, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta of bovine clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Sau Fong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual Meeting of the Brazilian Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cumbuco, Brazil. pp.S227-S242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and the placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2011 in collaboration with the European Placenta Group "Placenta - predicting future health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). GBR., Sep 2011, Geilo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of nutrition on mammary gland development and milk composition leading to offspring predisposition to obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Milk Genomics &amp; Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle characteristics of bovine clone offspring F1 compared with clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual Conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv22n1Ab48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin growth factor adjustment in preimplantation rabbit blastocysts and uterine tissues in response to maternal diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Navarrete Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sünje Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in sheep: effects on male lambs' physiology and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Perinatal Nephrology:Early Determinants of Renal Function &amp; Disease at Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of leptin and neonatal plasma concentrations in horses and ponies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sheep as biomedical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heralkion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation de modèles porcins de retard de croissance in utero (RCIU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in sheep: effects on male lambs' physiology and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting AETE (Association Européeenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini:Maternal Communication with gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ruminant models in biomedical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIN Stakeholders' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish National Research Institute of Animal Production. POL., Mar 2010, Cracow-Balice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaemia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present trends in ruminant research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketta Rinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Honkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Sihto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIN Stakeholders’ conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cracow-Balice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for networking research facilities for ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIN Stakeholders’ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cracow-Balice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fatty acid composition and lipogenic gene expression in adult bovine clones and control cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting AETE (Association Européenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial delay in muscle maturation in bovine clone offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting AETE ( Association Européenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profiling during fetal development of bovine clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv22n1Ab74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of domestic animal models for human reproductive medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development: a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI:Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of bovine clone offspring (F1): comparison with clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood chemistry modifications and the appearance of pregnancy toxaemia in nutritionally restricted dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay in muscle development in bovine cloned foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, California, United States. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lipid and cholesterol enriched diets on embryo development and long term offspring development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Franco-Polonais : Endocrinologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cracovie, Poland. Abst. p:9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional environment and metabolic imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques de l'Université de Nantes : "Perinatal nutrition and nutritional imprinting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between quantitative three dimensional Doppler parameters and real blood flow within the utero-placental unit: evaluation in a pregnant sheep experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périnatale et périconceptionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biologie du Développement: endocrinologie foeto-maternelle et croissance du foetus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. Groupe d'études en Néonatalogie de l'Ile de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a hyperlidic hypercholesterolemic diet on folliculogenesis and adipophlin expression in the preimplantation embryo in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd General Meeting GEMINI: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anomalies des clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des GTV: Le nouveau-né Abord individuel et gestion sanitaire du troupeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of maternal feeding restriction during goat's pregnancy on kid morphology and weight at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal and neonatal effects of periconceptional hyperglycemia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Meeting of GEMINI: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability following somatic cell nuclear transfer in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly variable epigenomes in healthy adult bovines clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Zeihery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society (IETS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-natal consequences of a maternal nutritional restriction in the periconceptional period in sheep: effects on male lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a hyperlipidic and hypercholesterolemic diet on maternal hormonal secretion and ovarian function in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntraUterine Growth Restriction and Metabolic programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Beauvais, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition maternelle: incidence sur la fertilité de la descendance et importance de la période périconceptionelle pour le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Nationales de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and characteristics of clone offspring: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fonctions biologiques de l'OPL par transfection transitoire d'ARNI in vivo : développement des approches et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a hyperlipidic hypercholesterolemic diet in pubertal does on fetal and post-natal development: Preliminary results for the validation of a rabbit model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop on Embryonic and Fetal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early embryo environment and long term outcomes: effects of maternal nutrition and in vitro production procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting A.E.T.E. (Association Européenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of long-term effects in somatic clones: nuclear reprogrammation or fetal programming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop on Embryonic and Fetal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation placentaire au stress oxydant après transfert des embryons clones bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of fetal well-being during bovine and equine gestations resulting from in vivo and in vitro produced embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a model for embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse cloning: pregnancy and post-natal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conferences 2007 EU-AI-Vets and ESDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Celle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of obesity in rabbit offspring from dams fed a hyperlipidic hypercholesterolemic diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta and the lymphocytes of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good embryos gone bad: a transcription profile of what goes wrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadie L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Veterinary Immunology Symposium (IVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full term development in a cow carrying a nuclear transfer embryo derived from fibroblasts and oocytes of its own clone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gene expression profiling distinguishes placentomes derived by artificial insemination from those pregnancies derived by either in vitro fertilization or nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Status of Plant &amp; Animal Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux de physiopathologies humaines: un nouveau rôle pour les mammifères d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de l'Association Française des Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of somatic cloning on the immune response in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Workshop of Veterinary Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Workshop of Veterinary Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques contractiles et métaboliques du muscle de génisse Holstein issues de clonage somatique, comparaison avec des animaux témoins issus d'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les foetus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a hyperlipidic hypercholesterolaedomic diet in pubertal does on fetal and post natal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the Fetal and Neonatal Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la descendance de la lapine juvénile d'un régime hyperlipidique hypercholestérolémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des projets financés sur credits incitatifs du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Schwartz-Cornil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès européen d’Immunologie Vétérinaire (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full term development in a cow carrying a cloned embryo derived from fibroblasts and oocytes of its own genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Annual Meeting A.E.T.E (European Embryo Transfer Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Keszthely, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nolent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress on Developmental Origins of Health &amp; Disease (DOHDaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la croissance foetale in utero par échographie chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les fœtus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound measurements of bovine somatic clones at D50 and D64 of pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congrès Mondial de Buiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haematological and biochemical measurements of cloned calves during the two first months of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hissenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mialot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congrès Mondial de Buiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clonage somatique chez les bovins: Situation actuelle et premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du muscle et du lait de vaches Holstein issues de clonage somatique et d'animaux issus d'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound measurements of bovine somatic clones at day 50 and day 64 of pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Juillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi échographique de gestations bovines après transfert d'embryons clonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de lactation et adoption du poulain chez la jument non gestante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journée d'étude de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of effect of clenbuterol for delaying parturition in late pregnant mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on equine reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of lactation in non-foaling mares and growth of foals raised by mares with induced lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on equine reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of lactation in mares with a dopamine antagonist needs ovarian hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on equine reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of IgG in the foal : efficiency of a freeze-dried colostral immunoglobulin product ; effect of the 1st suckling time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Réunion annuelle de la FEZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barrier-Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE, 7ème ed., 216 p., 2013, 978-2-915250-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional developmental programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Heifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 63 p., 2011, 978-0-9563694-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative multiscale microCT-SBF-SEM imaging of resin-embedded tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Katsamenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Goggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kedar Narayan; Lucy Collinson; Paul Verkade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177, </w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-267, 2023, Methods in Cell Biology, 978-0-323-91607-3. </w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mcb.2023.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-natal consequences of a maternal nutritional restriction in the periconceptional period in sheep: effects on male lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruminant Physiology: Digestion, Metabolism, and Effects of Nutrition on Reproduction and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.740 - 741, 2023, Ruminant physiology. Digestion, metabolism, and effects of nutrition on reproduction and welfare, 978-908686119-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11: Biology of Reproduction and Reproduction Technologies in the Rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Boiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chrenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Fontanesi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Genetics and Genomics of the Rabbit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 781 78064 3359. </w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643342.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of in vitro embryo production technologies on offspring health and well-being in human and veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina de Schauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Embryo Biotechnologies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, 5th edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of maternal obesity on neonatal outcomes and cardio-metabolic health in infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathophysiology of Obesity-Induced Health Complications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (1ere ed), Springer Nature Switzerland AG, 345 p., 2020, Advances in Biochemistry in Health and Disease, 978-3-030-35357-5. </w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35358-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Stress and Women'S Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 300 p., 2016, 978-2-7472-2365-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy and neonatal care of SNCT animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of cloning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 572 p., 2014, 978-0-12-386541-0. </w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386541-0.00009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation foetale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulinage et poulain nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de la Jument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7ème ed., </w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haras Nationaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2013, 978-2-915250-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges foetaux-maternels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nutrition périnatale et ses conséquences chez l'adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 148 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation foetale : concept et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retard de croissance intra-utérin. Aspects cliniques et fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, pp.320, 2012, 978-2-294-71496-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition and its effects on offspring fertility and importance of the periconceptional period on long-term development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Molecular Basis for the link between maternal Health and Origin of Fetal Congenital Abnormalities: An overview of Association with Oxidative Stress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentham Science Publishers Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2011, 978-1-60805-286-8. </w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/97816080528681110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health care and well being of animal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of the international embryo transfer society. A procedural guide and general information for the use of embryo transfer technology emphasizing sanitary procedures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society, 2010, 978-0-9662386-3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage et physiopathologies de la gestation associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'embryon chez l'homme et l'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM;INRA Editions;Paris, 2002, Science Update</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21 Functional and structural characterization of equine clone placentas with regards to foal outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Fort Worth (TX), United States. Journal of Reproduction and Fertility, 37 (1), pp.abstract 21, 2024, </w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv37n1Ab21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterine organoids as in vitro model sights into post-mating endometritis characterisation in mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Estradé Echeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Alberta, Romania. 60 (S3), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental crises: Disruptive selection and maternal under-investment as the foundations of mammalian placental evolution and dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian G Reddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental interface in Polish draft mares with retained fetal membranes (FMR) -histological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Przeborowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rapacz-Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Extracellular Vesicles at Parturition in Dairy Cows with Late Gestation Heat Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey E. Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lousiville, KY, United States. Journal of Dairy Science, 108 (Suppl. 1), p 392, 2669, 2025, Abstract-book-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterine healing after cesarean, Development of a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th annual meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterus healing after cesarean: development of a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV World Congress of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late gestation heat stress impairs placental microstructure in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the International Federation of Placenta Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rotorua, New Zealand. Placenta, 140, pp.e41, 2023, </w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2023.07.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared efficacity of Lecirelin and hCG for ovulation induction in mares.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Berlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes (44000), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative placentation from a three-dimensional and multiscale structural perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the International Federation of Placental Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rotorua, New Zealand. Placenta, 140, pp.e9, 2023, </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2023.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Fos do Iguaçu, Brazil. Journal of equine veterinary science, 125, pp.104763, 2023, </w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural quantification of equine placental villi through multiscale correlative imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Bocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Symposium in Equine Reproduction (ISÈR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Fos of Iguaçu, Brazil. Journal of equine veterinary science, 125, pp.104772, 2023, </w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare aging as young as 10 years old alters gene expression and structure of term placenta without affecting foal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Cauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologna, Italy. , p. 192, 2022, Abstract book ICAR 2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are antibiotics still truly needed in bovine embryo collection media? A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guilbert-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annuel conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. CSIRO, Reproduction, Fertility and Development, 34 (2), pp.277, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022 Full Papers and Abstracts for Poster Presentation. </w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine embryo size does matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. , Reproduction, Fertility and Development, 34 (1-2), pp.261, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022. </w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURSING IN THE PERICONCEPTIONAL PERIOD ALTERS PLACENTAL GENE EXPRESSION AND SUBSEQUENT FOAL GROWTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHAD World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’une exposition maternelle à un cocktail de contaminants alimentaires sur le développement et la croissance foeto-placentaire chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age alters gene expression in blastocyst trophoblast and term placenta as well as term placental structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, online, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2.17 Comparing villous branching of zebra, horse and human placenta using 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley A. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Shotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Constable-Dakeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA MEETING 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Pays Bas, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2021.07.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionnement de la ration concentrée du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair- Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël van Cauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la nutrition et de l’obésité maternelle sur la fonction placentaire, la croissance, la santé métabolique et ostéoarticulaire du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairiales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Pin au Haras, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne nanoparticles during pregnancy: lessons from rabbit models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019, DOHaD 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Biacchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Aviesan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongation of trophoblastic vesicles between Days 15 and 18 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, </w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hvar Island, Croatia. </w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School of Medicine University of Zagreb, Editors Tiziana Brevini, Alireza Fazeli, Ana Katusic, Ana Vidos, Georgia May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2018, Proceedings of CellFit Meeting 2018 « in vitro 3-D Total Cell Guidance and fitness »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placentalphenotypein a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. , Placenta, 9, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative medicine: organoids and model species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition maternelle aux nanoparticules diesel sur le développement de la glande mammaire et la lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. , pp.120, 2018, Proceedings du 4ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la perfusion placentaire en IRM : variation des mesures de T2* chez un modèle lapin d’hypoperfusion placentaire aiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamendales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal glucose metabolism, programming of growth, predisposition to osteochondrosis dissecans and implications for broodmare management and embryo transfer recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom. , 326 p., 2017, Handbook of Presentations: The BEVA Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dizabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 29, 222 p., 2017, Reproduction, Fertility and Development. </w:t></w:r><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv29n1Ab67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Elsinore, Denmark. , 147 p., 2017, 8th International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition à des gaz d’échappement diesel sur la fonction placentaire en première et deuxième génération : étude chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'Implantation à la parturition: bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain and olfactory dopaminergic pathways are impaired in rabbit pups daily exposed to diesel exhaust nanoparticules during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Bernal-Meléndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting for Environment &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France. 52 p., 2017, 2èmes Rencontres Internationales &amp; Citoyennes Santé et Environnement/2nd International Meeting for Environment &amp; Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la plus critique fenêtre d'exposition d'une surnutrition lipidique maternelle pour le développement foeto-placentaire: entre la période préconceptionnelle et la période gestationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à court terme d’une exposition quotidienne aux particules de fumées de diesel pendant la gestation sur le développement du système olfactif chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du programme national de recherches Environnement-Santé-Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of daily exposure to diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Promotion Procédés Produits (J3P) – Nanoparticules : quels risques, quelles protections ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité de l’Empreinte du placeNta Et de L’EndOmetre en lien avec la maturité du PorcElet (Projet PENELOPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplacental tranfer of nanoparticles inhaled due to maternal exposure to filtered diesel engine exhaust during pregnancy in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2016 - Placenta: Back to the Basics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 45, 150 p., 2016, International Federation of Placenta Associations Meeting. </w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2016.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to diluted diesel engine exhaust alters placental function, fatty acids profiles and fetal metabolism of the second generation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de démonstration de la pluripotence des cellules iPS de lapin par injection micro-échoguidée &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; au stade péri-implantatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Serteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero diesel exhaust exposure induces altered placenta vascularization, placental nanoparticles transfer and intergenerational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting and ToxExpo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, New Orléans, Louisiane, United States. , Toxicological Sciences, 150 (S1), 384 p., 2016, Toxicological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des gaz d'échappement diesel inhalés par la génération F0 au cours de la gestation sur la morphologie du tissu hépatique des descendants de la génération F2 : étude structurale et ultrastructurale dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition, feto-placental development and foal metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conférence 2015 " Epigenetics and periconception environment"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex matters even in prenatal life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonzales-Bulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Toores-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Astiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Lopez-Bote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hersonissos, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of fetal and placental growth and vascularisation in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA EPG 2014, Fetal placental-maternal crosstalk and pregnancy outcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, International Federation of Placenta Associations Meeting 2014. </w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCP 1 is present in porcine adipose tissue and is responsive to postnatal leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Mostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHaD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 5 (1), pp.223, 2014, Advances in Animal Biosciences. </w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo evaluation of the cervical stiffness evolution during induced labor in ewes using elastopraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Tanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Munich, Germany. , 2014, COST Action BM1308 "Sharing Advances on Large Animal Models (SALAAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET-SFTG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a toolbox to study the rabbit methylome and its alteration in IUGR cases during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al-Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of fetal and placental growth and vascularisation in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Munich, Germany. , 2014, COST Action BM1308 "Sharing Advances on Large Animal Models (SALAAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, IFPA EPG 2014 "Fetal placental-maternal crosstalk and pregnancy outcome". </w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of fetal and placental growth and vascularisation in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Scientifique de l' AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dresden, Germany. , 205 p., 2014, 30ème Colloque Scientifique de l'AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un modèle de retard de croissance inra-utérin par restriction chirurgicale de la vascularisation utéro-placentaire chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Canel-Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées Nationales du Collège national des Gynécologues Obstétriciens Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long terme de l’adiposité sur la qualité du lait et le développement de la glande mammaire de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Mason SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (S1), 240 p., 2014, 12èmes Journées Francophones de Nutrition, JFN 2014. </w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70805-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied with minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, SeconD Colloque SF-DOHaD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and endometrium imprinting related of piglet maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, IFPA EPG 2014 "Fetal placental-maternal crosstalk and pregnancy outcome". </w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth enhancement and restriction are associated with alterations in term placenta morphology, morphometry and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 2014, IFPA Meeting. </w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines, minéraux, Oméga 3, préconceptionelle et gestationnelle sur le développement foetoplacentaire dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Nationales de la Société Française de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Médecine Périnatale, 5 (Supplément 1), 164 p., 2013, 43es Journées Nationales de la Société Française de Médecine Périnatale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uteroplacental blood flow and placentome morphology alteration in a polycystic ovary syndrome-like phenotype sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasantha Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées Nationales du Collège National des Gynécologues et Obstréticiens Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of placental vascularization in a pharmacological rabbit model of IUGR induced by L-NAME, a nitric oxide synthase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Zahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, Canada. </w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 34 (9), 2013, Placenta. </w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la testostérone sur les flux utéro-placentaire et la morphologie des placentomes dans un modèle de brebis gestante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Nationales de la Société Française de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Médecine Périnatale, 5 (Suplément 1), 164 p., 2013, 43es Journées Nationales de la Société Française de Médecine Périnatale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité augmente le risque d’altération de l’ADN spermatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Nationales de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in the lung tissue susceptibility to Respiratory Syncytial Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude A. Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Djavidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental development in Necromys lasiurus (rodentia, cricetidae) - functional morphology using stereological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelipe Oliveira Favaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Maria Mess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacir Franco Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelica Miglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations (IFPA) Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 33 (9), 137 p., 2012, International Federation of Placenta Associations Meeting 2012. </w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. 2012, Genetic improvement and applications of genomic techniques in cattle breeding practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the placental development in the intra-uterine growth retarded piglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perinatal undernutrition in Merinos d’Arles ewes on physiology and reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1) (S1), pp.S12-S13, 2013, Founding meeting of SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal and postnatal effects of periconceptional hyperglycemia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 23 (1), 2011, Reproduction Fertility and Development. </w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv23n1Ab98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal hyperlipidic hypercholesterolemic diet on placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gemini Group III Workshop "Periconceptional Developmental Programming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Jerusalem, Israel. </w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Proceeding of GEMINI Group III Workshop "Periconceptional Developmental Programming"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal hyperlipidic hypercholesterolemic diet on placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International-Federation-of-Placenta-Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Geilo, Norway. </w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, pp.A129, 2011, Abstracts for the Meeting of the International Federation of Placenta Associations (IFPA). </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of leptin in milk for development programming using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMINI Group III Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Jerusalem, Israel. </w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65, 2011, GEMINI Periconceptional Developmental Programming</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des récepteurs PAR et TLR pulmonaires dans les réponses néonatales aux infections virales respiratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Djavidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Petit-Camurdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque DOC’J 2010 "La biologie et les sciences qui gravitent autour d'elle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Jouy-en-Josas, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences postnatales d’une restriction alimentaire péri-conceptionnelle chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation des Crédits Incitatifs INRA PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Inroads to Child Health (NICHe) Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteberg, Sweden. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting post-breeding endometritis, pregnancy rate and embryonic/fetal death in sport mares in two French commercial stud farms: special focus on age, parity and lactating status effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nulliparity affects the expression of a limited number of genes and pathways in Day 8 equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoïdes utérins : perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Estradé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, pp.142-143, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, pp.144-145, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230 Slight alterations of trophoblast gene expression are related to the term placenta morphology and gene expression in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Embryo Technology Society (IETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (2), pp. 244-244, 2022, </w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv35n2Ab230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving outcomes trough manipulations of the maternal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Krisher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society, "Improving outcomes trough manipulations of the maternal environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Phoenix, United States. , 60 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Communication with Gametes and Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr Inra / Env Maisons-Alfort : Biologie Du Développement Et Reproduction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Science Foundation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Cooperation In Science And Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal Communication With Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France. </w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 100 p., 2010, 978-0-9563694-4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: The Influences of Early Life Experiences on Future Health and Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Laporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Lemley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research Topic The Influences of Early Life Experiences on Future Health and Productivity, </w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2022.962580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1700"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Chavatte-Palmer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer, INRAEDirectrice de l'UMR BREED Université Paris-Saclay, INRAE, Université Versailles Saint-Quentin, Ecole Nationale Vétérinaire d'AlfortFrance</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-chavatte-palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4581-6092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">153497998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-7349-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de l'unité Mixte de Recherches Biologie de la Reproduction, Environnement, Epigénétique et Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, UVSQ, INRAE, BREED, 78350, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Vétérinaire d’Alfort, BREED, 94700, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vétérinaire de formation, Pascale Chavatte-Palmer s'est spécialisée dans la reproduction animale, et plus particulièrement équine, avec un focus sur la gestation et la néonatologie au cours de son internat, de sa résidence et de son doctorat, de son post-doctorat et de son premier poste. Après son recrutement à AgroParisTech puis à l'INRAE en France, elle s'est intéressée plus largement au développement fœto-placentaire et aux origines développementales de la santé et de la maladie (DOHaD), avec une double finalité en agriculture et en tant que modèles biomédicaux. L'objectif de ses recherches est de comprendre le rôle du placenta dans la programmation de la santé post-natale à long terme, dans le contexte des origines développementales de la santé et des maladies (DOHaD). D'abord en tant que vétérinaire, puis pour pouvoir réaliser des études longitudinales sur des animaux de recherche, elle a également développé des technologies d'imagerie in vivo telles que l'échographie et le Doppler pour évaluer le développement fœto-placentaire et la perfusion placentaire. Après avoir dirigé pendant 14 ans un groupe de recherche à l'Institut national de la recherche agronomique (aujourd'hui INRAE), composé en moyenne de 12 personnes permanentes, elle a créé et pris la direction de l'unité de recherche Biologie de la reproduction, de l'environnement, de l'épigénétique et du développement (BREED) (actuellement 80 personnes permanentes), qui se concentre sur le développement de l'embryon de mammifère depuis la formation de la cellule œuf jusqu'à la naissance et le développement jusqu'à l'âge adulte chez l'animal et chez l'homme. Les projets vont des études fondamentales sur le fonctionnement du génome pendant la croissance de l'embryon et du fœtus à la recherche appliquée sur les effets de l'environnement en général sur le développement dans les domaines agronomique, vétérinaire et biomédical. L'objectif scientifique est de comprendre et de contrôler les mécanismes de programmation épigénétique pendant la vie prénatale, pour aboutir à la naissance d'un individu sain, fertile et robuste, capable de s'adapter aux changements de son environnement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à la direction de l'unité, elle poursuit ses propres programmes de recherche sur les effets des conditions d'élevage maternelles et post-natales, y compris la nutrition, sur les résultats métaboliques et ostéo-articulaires chez le poulain. Elle a également commencé récemment à contribuer àun programme sur les effets du stress thermique sur le développement fœto-placentaire et post-natal chez les ruminants grâce à une collaboration fructueuse avec le professeur Geof Dahl de l'Université de Floride.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Chavatte-Palmer est membre fondateur de la Société francophone pour la DOHAD (SF-DOHAD), elle a été présidente de la Société internationale pour les technologies de l'embryon (IETS) de 2018 à 2020. Elle est actuellement présidente de la Fédération internationale des associations placentaires (IFPA) et de la Société francophone pour l'étude de la fertilité (SFEF). Elle a récemment été élue au conseil d'administration de l'International Symposium of Equine Reproduction (ISER).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (212)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling reveals similarities between equine IVF and ICSI embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje Broothaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Angel-Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine de Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Festuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 251, pp.117749. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental crises: disruptive selection and maternal under‐investment as the foundations of mammalian placental evolution and dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian G Reddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram G Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte‐palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brv.70139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of extracellular vesicles at parturition in dairy cows with lategestation heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen N Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.101-106. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2025-0821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mice to rhinos: Whole-organ quantification of 3D mammalian placental structure using correlative multiscale imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Proudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avery Pennington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Grewal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Basford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2026.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citrulline supplementation does not reverse the effects of late gestation heat stress in ewes on feto-placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249, pp.117656. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene profiles of peripheral white blood cells as potential predictors of pregnancy in embryo-recipient heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Margarete Meyerholz-Wohllebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doulaye Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Mense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Heppelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0330701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a rabbit model of uterine rupture after caesarean section, Histological, biomechanical and polarimetric analysis of the uterine tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Courilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction &amp; Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.e-250018. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/raf-25-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late gestation heat stress alters placental structure and function in multiparous dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peñagaricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (1), pp.1125-1137. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-25529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late gestation heat stress alters O2 regulation in placenta and neonatal heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 159, pp.126-130. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2024.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late gestation heat stress induces inflammation and impacts nutrient transfer signature in the placenta of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia T Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen N Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian M Lance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirys Olmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.e335. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2025.08.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative three-dimensional X-ray histology (3D-XRH) as a tool for quantifying mammalian placental structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis L Katsamenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Norman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 166, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2024.07.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Placental physiology and fetal programming in ruminants under heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation and trans-generational effects on plasma progesterone in their female offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winai Kaewlamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thai Journal of Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (1), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56808/2985-1130.3797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterine wound healing after caesarean section: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Capmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 296, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2024.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental evolution from a three-dimensional and multiscale structural perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (1), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpad209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caesarean section scar: Histological analysis on hysterectomy specimen. A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Laurent-Bellue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dupeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 303, pp.236-243. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2024.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotisation de la fécondation in vitro : avantages, état actuel et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Gerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Banrezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2024.0992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative microCT imaging of a whole equine placenta and its blood vessel network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Proudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip J Basford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis L Katsamenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.216-219. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2024.07.313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of maternal exposure windows to high-fat diet on placental function and phenotype of the offspring: Summary review of work carried out in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2023.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergently evolved placental villi show multiscale structural adaptations to differential placental invasiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2024.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the molecular landscape of human placenta : a systematic review and meta-analysis of single-cell RNA sequencing studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Deng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, dmae006, pp. 1-32. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humupd/dmae006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the rabbit a natural model of fetal growth restriction? Morphological and functional characterization study using diffusion-weighted MRI and stereology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Ramdhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2024.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIPAC nebulizer : How to test the new devices in the market, expert recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J B Y So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visceral Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160 (1), pp.52-54. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp. 691. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization is less effective than aerosolization, in PIPAC live animal drug delivery testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgery Open Digestive Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100078. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soda.2022.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 years after Dolly: update on long term effects of embryo biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina de Schauwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra‐uterine programming of future fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mammalian preimplantation embryo: its role in the environmental programming of postnatal health and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom P Fleming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107321. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2023.107321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Prenatal interventions for fetal growth restriction in animal models: A systematic review”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Bertholdt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2023.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Maternal Exposure to a Diet High in Fats and Cholesterol on the Placental Function and Phenotype of the Offspring in a Rabbit Model: A Summary Review of About 15 Years of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (19), pp.14547. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms241914547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age, parity and nursing status at fertilization affects post-partum lactation up to weaning in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Philau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, pp.104868. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental-fetal distribution of carbon particles in a pregnant rabbit model after repeated exposure to diluted diesel engine exhaust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bongaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim S Nawrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ameloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Bové</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-023-00531-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy and placental development in horses: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk factors in puppies and kittens for developing chronic disorders in adulthood: A call for research on developmental programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Forman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.944821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Domert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.830826. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental constraints and pathologies that modulate equine placental genes and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R25-R38. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PETER ROSSDALE ET LA REPRODUCTION ÉQUINE : HISTOIRE D’UN VISIONNAIRE, “THE GREAT CATALYST”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hess-Dudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2022.71003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers of equine placental differentiation: insights from gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R39-R54. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of milk production in suckling mares and factors influencing their milk yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.100498. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms predicting gestational stage from the maternal steroid metabolome of mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shorten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Legacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Conley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252 (1), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-21-0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of placental perfusion using contrast-enhanced ultrasound: A longitudinal study in pregnant rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate differences in plasma leptin in mares have no effect on either the amino acid or the fatty acid composition of the uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Milojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.103827. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female age and parity in horses: How and why does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022, 34 (1-2), pp.52. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD21267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopaminergic and serotonergic changes in rabbit fetal brain upon repeated gestational exposure to diesel engine exhaust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal-Meléndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-021-03110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mare: A Pertinent Model for Human Assisted Reproductive Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Benammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11082304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">71 Distribution of carbohydrate concentrated feeds in 8 meals/24H during the first winter improves feed efficiency without affecting carbohydrate metabolism nor incidence of osteochondrosis in foals (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Windows of Exposure to Maternal High-Fat Diet and Feto-Placental Effects: Discrimination Between Pre-conception and Gestational Periods in a Rabbit Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.784268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic differences in blastocoel and uterine fluids collected in vivo by ultrasound biomicroscopy on rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioab005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103568. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251474. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal air pollution exposure to diesel exhaust induces cardiometabolic disorders in adulthood in a sex-specific manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.111690. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of Broodmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burt Staniar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinics of North America: Equine Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.177-205. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cveq.2021.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids activate mTORC1 to release roe deer embryos from decelerated proliferation during diapause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera van Der Weijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Bick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rüegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (35), pp.e2100500118. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2100500118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): increased intraperitoneal pressure does not affect distribution patterns but leads to deeper penetration depth of doxorubicin in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.461. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-07955-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-Contact Microchip Monitoring of Body Temperature in Yearling Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frejaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.102892. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.102892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition maternelle, fonctions placentaires et fertilité de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp 78-89. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2020.0787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-contact microchip measurements of body temperature and behavioural changes prior to foaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Jousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.399-406. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies : quelle signification pour la fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female ponderal index at birth and idiopathic infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.154-158. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174419000394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Reproduction Management and Technologies to Genetic Progress in Horse Breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.103016. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Impact of Early-Life Exposures to Highly Variable Environmental Factors on Foetal and Child Health: Design of SEPAGES Couple-Child Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (20), pp.3888. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16203888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic syndrome and smoking are independent risk factors of male idiopathic infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.9. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-019-0090-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of derived rabbit trophoblast stem cells under fluid shear stress to mimic the trophoblastic barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (10), pp.1608-1618. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-analytical characterization of endogenous minerals in healthy placental tissue: mineral distribution, composition and ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. C. Anthis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tsolaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Didierlaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Staubli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Zboray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (23), pp.6850-6857. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9AN01312A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentary behavior, physical inactivity and body composition in relation to idiopathic infertility among men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Foucaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0210770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 480, pp.42-53. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2018.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated gestational exposure to diesel engine exhaust affects the fetal olfactory system and alters olfactory-based behavior in rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Bernal-Meléndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-018-0288-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of exposure to diesel exhaust during pregnancy on mammary gland development and milk composition in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0212132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.321-330. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical steps for initiating an animal uterine transplantation model in sheep: experience from a case serie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.245-251. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsu.2018.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macaques clonés: quel intérêt pour la recherche européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1766, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, developmental programming and nutrition in herbivores.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118001337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Torres-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (5-6), pp.128 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental structure and function in different breeds in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of ART: what do animals tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (4), pp.348-368. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review shows that maternal obesity induces serious adverse neonatal effects and is associated with childhood obesity in their offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Paediatrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (7), pp.1156-1165. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apa.14269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation in pregnant mares on maternal metabolism and foal birthweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.6461. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydatif chez les mammifères: effets sur la grossesse et la fonction placentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXII (n°5-6, Mai-Juin 2018), pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal obesity on birthweight and neonatal fat mass: A prospective clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ciangura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0181307. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0181307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of equine assisted reproductive technologies (standard embryo transfer or intracytoplasmic sperm injection (ICSI) with in vitro culture and embryo transfer) on placenta and foal morphometry and placental gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando A. Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Ho Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Ritthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD16536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of large animals to translational research on prenatal programming of obesity and associated diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzalez-Bulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (7), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389201018666170811150920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced or Reduced Fetal Growth Induced by Embryo Transfer Into Smaller or Larger Breeds Alters Postnatal Growth and Metabolism in Weaned Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.143--153. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (GAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the horse industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2017-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-invasive evaluation of placental blood flow: lessons from animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153 (3), pp.R85-R96. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-16-0428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function and induces intergenerational effects in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-016-0151-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 288, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gametes, embryos, and their epigenome: Considerations for equine embryo technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'obésité et du diabète maternels sur la fonction placentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.66-73. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163201011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et origines développementales des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 282, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet before and during pregnancy and offspring health: The importance of animal models and what can be learned from them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13060586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux gaz d’échappement diesel durant la gestation : quelles conséquences sur le développement foeto-placentaire ? Apport des modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Study of Growth and Osteoarticular Status in Foals Born to Between-Breed Embryo Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the pregnant mare and long-term consequences on the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiographie Doppler 3D placentaire : applications actuelles et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Perdriolle-Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Chabot Lecoanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Callec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (2), pp.107-118. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande issue de clones est-elle comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1176, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chevaux au service de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, M0198 (527S), pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on fertility, evolution, or revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.4-6. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk from dams fed an obesogenic diet combined with a high-fat/high-sugar diet induces long-term abnormal mammary gland development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (4), pp.1641-1655. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical collection of bovine embryos up to Day 21: An 8-year overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (7), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective on the developmental toxicity of inhaled nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sørig Hougaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Campagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.118-140. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative imaging of maternal and fetal blood flow within the placenta using ultrafast ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno-Felix Osmanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Montaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.13394. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep13394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo evaluation of cervical stiffness evolution during induced ripening using shear wave elastography, histology and 2 photon excitation microscopy: Insight from an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0133377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of placental vascularization in a pharmacological rabbit model of IUGR induced by l-NAME, a nitric oxide synthase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.254-259. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal high-fat diet induces follicular atresia but does not affect fertility in adult rabbit offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174414000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High plasma concentrations of sclerostin, an inhibitor of the Wnt signaling pathway, in young horses affected by osteochondrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Serteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Orthopedics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (12), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojo.2014.412051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced or reduced fetal growth induced by embryo transfer into smaller or larger breeds alters post-natal growth and metabolism in pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are superoxide dismutase 2 and nitric oxide synthase polymorphisms associated with idiopathic infertility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.565-569. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2014.5831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCP1 is present in porcine adipose tissue and is responsive to postnatal leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Mostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223 (1), pp.M31-M38. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/JOE-14-0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolaemic diet on male reproductive organs and testosterone concentration in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S204017/4414000087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming and the reproductive function of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9), pp.1166-1176. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’obésité sur la descendance. Apport de la recherche animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and breed-dependent organ development and metabolic responses in foetuses from lean and obese/leptin resistant swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura L. Torres-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana S. Astiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariluz M. Perez-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric analysis of the placenta in the New World mouse Necromys lasiurus (Rodentia, Cricetidae): a comparison of placental development in cricetids and murids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelipe O. Favaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea M. Mess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacir F. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Miglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-11-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From conception until two years old: attitude, nutritional impact and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Egroo-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dominique van Egroo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lipid and cholesterol induce ovarian dysfunction and abnormal LH response to stimulation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies. Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabétologie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°43, Décembre 2013 (cahier 1), pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body mass index is not associated with sperm-zona pellucida binding ability in subfertile males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cedrin-Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.626 - 629. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/aja.2013.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity leads to higher risk of sperm DNA damage in infertile patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.622 - 625. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/aja.2013.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of breeding conditions with prevalence of osteochondrosis in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vander Heyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Detilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172 (3), pp.68 - +. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.101034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utérus artificiel: une utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 344, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term consequences of feed restriction during late pregnancy in goats on feeding behavior and emotional reactivity of female offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte-Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (2), pp.178-184. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies de l'adulte : rôle de l'environnement maternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.517-519. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et grossesse : du marché au bébé...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Sage-Femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sagf.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ruminant models in biomedical perinatal research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte-Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (8), pp.1763-1773. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a reproductive model for human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Viebahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Navarette Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-12-0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the rabbit as an experimental model for human uterine synechia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Khrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A. Hafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Reproductive Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.175-180. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/0974-1208.101017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal environment and the reproductive function of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), pp.1405-1414. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental perturbations induce the developmental abnormalities often observed in bovine somatic cell nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (A), pp.S99-S104. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of utero-placental vascularization in a rabbit model of IUGR with three-dimensional power Doppler angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard E. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (10), pp.769-775. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in Merinos d'Arles sheep: 1. Effects on pregnancy and reproduction results of dams and offspring growth performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (7), pp.1453-1465. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statins and pregnancy: between supposed risks and theoretical benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Elefant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (6), pp.773-788. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2165/11632010-000000000-00000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered secretion of pregnancy-associated glycoproteins during gestation in bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Y. Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (6), pp.1006-1021. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie fonctionnelle pour dépister les pathologies placentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis V. Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Pachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard E. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte-Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Perault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.2154-2163. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Obesogenic Diet Started Before Puberty Leads to Abnormal Mammary Gland Development During Pregnancy in the Rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 240 (2), pp.347-356. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.22536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-trimester 3-dimensional power Doppler for the screening of preeclampsia: the analysis of a greater proportion of the uteroplacental unit might improve the accuracy of the method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 204 (2), pp.e4-e5. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajog.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine développementale des maladies de l'adulte et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Thérapeutique. Médecine de la Reproduction, Gynécologie, Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), pp.265-274. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2011.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies both metabolic parameters and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte-Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (1-3), pp.74-88. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding in immunology of early pregnancy using alternative animal models: the contribution of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadéra Mansouri-Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neuroimmune Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1-2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/NIB-2011-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehension of power Doppler quantification and a missed opportunity for landmark research - Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/uog.8942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant adaptive responses of extraembryonic tissues from cloned and non-cloned bovine conceptuses to oxidative stress during early pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (1), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-10-0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of leukocyte genomic 5-methylcytosine levels reveals epigenetic plasticity in healthy adult cloned cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia El Zeihery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2009.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal expression of the imprinted gene Phlda2 in cloned bovine placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.482 -490. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between uteroplacental three-dimensional power Doppler indices and true uterine blood flow: evaluation in a pregnant sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (5), pp.635-640. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/uog.7741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis is delayed in bovine fetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.191-201. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2009.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune status of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2008.0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cloned and non-cloned Holstein heifers in muscle contractile and metabolic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.244-250. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency ablation of retained placenta accreta after conservative management: preliminary evaluation in the pregnant ewe and in normal human placenta in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malartic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (7), pp.915-922. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-0528.2009.02166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d’une supplémentation en omégas 3 au cours de la grossesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgyn.2008.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux et immunologie de la gestation : la contribution des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadera Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to rescue sex-reversal by transgenic expression of the PISRT1 gene in XX PIS-/- goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayhan Kocer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000143432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction : le clonage des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux de retard de croissance intra-utérin d'origine vasculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (5), pp.461-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrant gene expression patterns in placentomes are associated with phenotypically normal and abnormal cattle cloned by somatic cell nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00223.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero characterisation of fetal growth by ultrasound scanning in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Challah-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (7), pp.859-869. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux en petite forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of products from cloned cattle : An integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of major histocompatibility complex class I in bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/clo.2006.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative implantation and placentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynecologic and Obstetric Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64, pp.166-174. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000101742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine foetale des maladies de l'adulte: quelle importance pour la pratique obstétricale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (4), pp.338-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality and safety of bovine clones and their products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (7), pp.963-972. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large offspring or large placenta syndrome? Morphometric analysis of late gestation bovine placentomes from somatic nuclear transfer pregnancies compilated by hydrallantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.106.051581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clones d'animaux en petite forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 394, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bovins clonés sont-ils normaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de gestation et suivi du foetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bovins clonés: applications et risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound fetal measurements and pregnancy associated glycoprotein secretion in early pregnancy in cattle recipients carrying somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66, pp.829-840. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informações atuais sobre a clonagem de bovinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. de Vargas-Cheuiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Hora Veterinaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of imprinted genes is aberrant in deceased newborn cloned calves and relatively normal in surviving adult clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kubota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hoagland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clonage somatique : un état des lieux chez les bovins et les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (5), pp.339-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage chez les bovins: état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (256), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-associated glycoprotein (PAG) profiles during the peri-implantation period in recipients carrying bovine somatic clones: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Melo de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (2), pp.168-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zootechnical performance of cloned cattle and offspring: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rodriguez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (2), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/1536230041372364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health status of cloned cattle at different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Issenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (2), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/1536230041372274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clonage de l'animal et son apport en recherche vétérinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 157 (4), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced lactation with a dopamine antagonist in mares : different responses between ovariectomized and intacts mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combarnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38, pp.394-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of effect of clenbuterol for delaying parturition in late pregnant mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.797-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer technologies : between successes and doubts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57, pp.203-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of IgG absorption in the foal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.805-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of microdoses of oxytocin in mares to induce parturition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.837-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of lactation in non-foaling mares and growth of foals raised by mares with induced lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.859-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of lactation in mares with a dopamine antagonist needs ovarian hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.589-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches and hurdles to somatic cloning in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloning and Stem Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4 (1), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and occurrence of late-gestation losses from cattle cloned embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, hormonal, and hematologic characteristics of bovine calves derived from nuclei from somatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1596-1603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive transfer of immunity in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pferdeheilkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (6), pp.669-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphoid hypoplasia and somatic cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 353, pp.1489-1491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrus and pregnancy rate of dairy cows given one or two doses of prostaglandin F2 alpha 8 or 24 hours apart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Archbald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 40 (4), pp.873-884. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0093-691X(93)90223-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of prostaglandin F2a in the initial treatment of bovine ovarian cysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Archbald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sumrall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 40, pp.745-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pregnancy rates of repeat-breeder dairy cows given gonadotropin releasing hormone at or prior to the time of insemination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Archbald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Sumrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Klapstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 39, pp.1081-1091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Behaviour in the horse; theory and practical applications to foal rejection and fostering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3 (4), pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of placental pathology on maternal plasma progestagen and mammary secretion calcium concentrations and on neonatal adrenocortical function in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Rossdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Cottrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of bone marrow and leucocyte counts in peripheral blood in fetal and newborn foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cottrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Suppl. 44, pp.603-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (342)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mare nutrition and management on the development and sports career of offspring and the role of epigenetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Equine Health and Nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kentucky Equine Research, Mar 2026, Ocala, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches précliniques en DOHaD : la place des modèles non rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Nantes Université - CL7 Les recherches sur les 1000 premiers jours et la « DOHaD » en 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; UMR PHAN, May 2025, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique et fertilité chez l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFER 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFER, Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental response to maternal age, parity and lactation concomitant to early pregnancy in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPA, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress in late gestation disrupt placental function in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPA, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2.18- Late gestation heat stress impact on placental morphology and fetal development in ewes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations, Sep 2024, Montreal, Canada. pp.e52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0:00 TD Reconnaissance des</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Estradé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine française, Nov 2024, Tours, France. pp.142-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of airborne exposure to diesel exhaust: insight using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X SLIMP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad LatinoAmericana de Interaccion materno-fetal y placenta, May 2024, Maceio (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental effects of exposure to airborne pollution : insight from a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA - Satellite Meeting: Environmental stressors effects on placenta and pregnancy (incl. ecoanxiety &amp; climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and foetal programming in the equine: a need for epigenetic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE DOROTHY RUSSELL HAVEMEYER FOUNDATION, INC, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Maternal and Environmental Factors During the Prenatal Period on the Athletic Potential of the Foal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESER 2024 - The Mare and Foal: From Womb to Weaning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Practitioner Symposium on Equine Reproduction, Oct 2024, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-uterine programming of future fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xvii kongres polskiego towarzystwa nauk weterynaryjnych</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polskie Towarzystwo Nauk Weterynaryjnych, Sep 2024, Olsztyn (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traumatismes et fertilité : effets sur la première génération et les générations suivantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées de la Fédération Française d'Etude de la Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Fertilité, Sep 2024, Brest (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the mare nutrition and management on the development and sports career of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Raising the Foal for Optimal Future Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Practitioner Symposium on Equine Reproduction, Oct 2024, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Maternal and Environmental Factors During the Prenatal Period on the Athletic Potential of the Foal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerald Leigh Lectures - Optimising Youngstock Growth and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaufort Cottage Education Trust, Jun 2024, Newmarket, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of maternal periconceptional environment for offspring outcome: insight from rabbit and horse studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Molecular and Cellular Biology Graduate Program - Twenty first annual Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal Molecular and Cellular Biology Graduate Program - University of Florida, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART and potential epigenetic inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Society of Reproductive Medicine Scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Society of Reproductive Medicine, Dec 2023, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpemental origins of adult diseases and infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SYMPOSIUM INTERNATIONAL - En route pour l'excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Médico Chirurgical Pierre Cherest, Feb 2023, Paris Auditorium du Grand Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 5.1 - Presentation of the network Animal Sciences Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE-WUR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la génétique et de l’épigénétique :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du samedi 9 décembre 2023 dans le cadre de la commémoration du 75 ème anniversaire de la convention de l'ONU pour la prévention et la répression du crime de génocide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l'Homme; ANA S-J « Avenirs de Femmes », Dec 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction placentaire et stress thermique dans l’espèce ovine : projet gestatherm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PRC-BREED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unîtes Breed et PRC, Jun 2023, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rossdales Mare and Stallion Reproduction Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rossdale and partners, UK, Jan 2023, Newmarket, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the efficacy of Lecirelin and hCG for ovulation induction in mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Berlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISER, Jul 2023, Fos do Iguaçu, Brazil. pp.104753, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Course Organisers: Course Organisers: Course Organisers: Course Organisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical update on key areas of mare reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rossdale and partners, Jan 2023, Newmarket, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations des programmes de recherche à l’INRAE en reproduction des mammifères domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction animale et biotechnologies - Colloque organisé en l’honneur de François du MESNIL du BUISSON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Palmer, Marc-Antoine Driancourt, Pascale Chavatte-Palmer, Academie d’agriculture, Jun 2023, Paris (Académie d’Agriculture), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International equine reproduction symposium (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISER, Jul 2023, Fos of Iguaçu, Brazil. pp.104801, </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of uterus healing after cesarean section and improvement by support techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Capmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the International Federation of Placenta Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian and New Zealand Placental Research Association, Sep 2023, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-uterine programming of future fertility (review in all species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECAR, ESDAR and EVSSAR, Sep 2023, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de DOHaD et unité foeto-placentaire : quelle place pour les modèles animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFFOET 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Foetopathologie, Oct 2022, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 years after Dolly: update on long term effects of embryo biotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annuel ESDAR conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Domestic Animal Reproduction, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sinuous paths for a career in reproductive biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Workshop Molecular Biology of the German Society for Reproductive Medicine (DGRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Society for Reproductive Medicine (DGRM), Dec 2022, Weimar, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rossdale et la reproduction équine : histoire d’un visionnaire “The great facilitator”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France - Séance académique du 19 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Maternal Exposure to a Cocktail of Food Contaminants on Feto-Placental Development and Growth in a Rabbit Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Placenta Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et biomarqueurs prédictifs du phénotype de l’individu au cours de son développement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and the Developmental Origins of Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ACVIM forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACVIM, Jun 2022, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale correlative imaging of horse and zebra placental villi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens et fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64èmes journées internationales d'endocrinologie clinique Henri-Pierre Klotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'Endocrinologie, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the recipient selection on the development and sports career of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine reproduction practitioner’s day. Assisted reproductive technologies in horses (ARTS): from the research to the daily practice.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pise, Jul 2022, Pise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nursing in the periconceptional period alters placental gene expression and subsequent foal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2022.103562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of the Broodmare for Optimal Offspring Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACVIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies (DOHaD) et infertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Today &amp;Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferring - produits pharmaceutiques, Mar 2022, Cap-d'Ail, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of broodmares' age, parity and lactation on the embryo, the placenta and foal development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Latin America Symposium on Materno-fetal interaction and placenta.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SLIMP, May 2022, Bogota, Colombia. p. 31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating animal research in the DOHaD paradigm, the world is awakening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD WORLD CONGRESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International DOHaD Society, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimenter la poulinière de la conception au poulinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence du Conseil des chevaux des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil des chevaux des Hauts de France, Dec 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux transformés : de la sélection génétique aux nouvelles technologies – Le point de vue du vétérinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire TRANSANIMALISME L'ANIMAL AUGMENTÉ : ENTRE UTILITÉS ET PROTECTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte BEVIERE-BOYER, Amandine CAYOL, Emilie GAILLARD, Dec 2021, en visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DOHaD et ses implications en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Abdennebi- Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHAD, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition maternelle aux nanoparticules métalliques (Au-pvp, Ag, CeO2) par instillation: effets sur la fonction placentaire et le phénotype fœtal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of ART: lessons from animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic, metabolomic and fatty acid composition in lactating and non-lactating mares’ uterine fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hankele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IETS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabète et obésité maternelle et paternelle: quelles conséquences pour la descendance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club de Recherches Cliniques du Québec (CRCQ) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hôtel Estérel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to diesel exhaust during pregnancy on feto-placental and offspring development using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Scientific Meeting of the Society for Reproductive Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproductive Investigation., Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental effects of air pollution and exposure to nanoparticles in a rabbit model, with exploration of long term effects in offspring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTR Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Trophoblast Research. Cambridge, GBR., Mar 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Exposure to Diesel Exhaust During Pregnancy : lessons from a Rabbit Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Seminar USP Veterinary school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University São Paulo Veterinary School. Sao Paulo, BRA., Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming: Can nutrition of the mare influence the foal's health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress (EEHNC). BEL., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal metabolism and embryo-fetal programming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Brazilian Embryo Technology Society (SBTE)., Aug 2019, Ilha de Comandatuba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets multi-générationnels d’une exposition maternelle aux gaz d’échappement diesel dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire du Centre de Recherche Saint Antoine (CRSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université. FRA., Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of embryo transfer and recipient breed on offspring performance in equine show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval est un herbivore avant tout.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval, Agriculture de Société, Rencontre INRA-IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the equine veterinarian and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species; relevance for the equine nutrition industry and horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal nutrition and body composition of mares on fetal and postnatal development. Part 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso Brasileiro de Reprodução Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colégio Brasileiro Reproduçao Animal., May 2019, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and Diseases in horses: proof of concept and significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP) - equine comission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of ART in model and domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Reproductive Medicine - f-Tales workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Biology : why are we part of LIFETIME?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifetime UnConference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Nacional de Analisis Genomico (CNAG). ESP., Jul 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal metabolic and nutritive state during peri-conception and gestation on embryo, feto-placental and post-natal development: insight from animal models developed at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adelaide Medical school internal seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance après AMP : l’apport des modèles animaux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GynFoch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Foch service de Gynécologie Médecine de la Reproduction. FRA., Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feto-placental interactions and metabolic and nutritive status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Scientific Meeting of the Society for Reproductive Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Reproductive Investigation., Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An identification chip to measure horse body temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current study on animal reproduction in France and Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Obihiro, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to diesel exhaust over two generations: insight from a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Department of Animal and Dairy Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mississippi State University. USA., Jan 2019, Missippi State, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice and care of the recipient dam: can it affect foal’s health and performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Jordanas Internacionales de biotecnologias reproductivas en equinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SATE, Sociedad Argentina de Tecnologias Embrionarias., Sep 2019, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, Environment & Developmental programming: a multi species perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrcht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles animaux à l’humain, pour comprendre l’impact de l’exposition environnementale sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Jasons Science" - Centre Armand Frappier Santé Biotechnologie - Institut National de la Recherche Scientifique - Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal metabolism and programming: what can non-rodent models tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA &amp; SLIMP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOHaD in horses : recent studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current study on animal reproduction in France and Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Obihiro, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World embryo production scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Brazilian Embryo Technology Society (SBTE)., Aug 2019, Ilha de Comandatuba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal nutrition and body composition of mares on fetal and postnatal development. Part 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso Brasileiro de Reprodução Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colégio Brasileiro Reproduçao Animal., May 2019, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a microchip to detect temperature variations before parturition in mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotransplantation utérine dans un modèle ovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Coscas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. journée de chirurgie gynécologique et pelvienne (SCGP) « La chirurgie gynécologique à l’heure de la francophonie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbe d'apprentissage de la transplantation utérine chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Favre-Inhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Revaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées Nationales du CNGOF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège National des Gynécologues et Obstétriciens Français. FRA., Dec 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, developmental programming and nutrition in herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. pp.500, </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long terme de la PMA: que nous apprennent les modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée PMA du centre de Fertilité, Programmation foetale et santé: Est-ce que tout est joué d'avance?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier de Luxembourg. LUX., Mar 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutrition du placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20.Entretiens de Nutrition de l'Institut Pasteur de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur de Lille. FRA., Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre de vulnérabilité à une surnutrition lipidique maternelle pour le développement foeto-placentaire: période pré-conceptionnelle et/ou période gestationnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition du génome des animaux d’élevage dans le monde: quelles applications, quelles règlementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution CRISPR-Cas 9 en élevage: Les nouvelles techniques de ré-écriture du génome des animaux de rente par mutagénèse ciblée ont elles une place en Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of animal models of developmental toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPTOX VI conference (Prenatal Programming and Toxicity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southern Denmark (USD). DNK., May 2018, Faroe Islands, Iceland. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETS and HASAC: the genesis of the world Organization for Animal Health (OIE) recommendations for safe trade of embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thibier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fiéni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de la DOHaD (Developmental Origin of Health and Disease)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée PMA du centre de Fertilité, Programmation foetale et santé: Est-ce que tout est joué d'avance?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Hospitalier de Luxembourg. LUX., Mar 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of monitoring body temperature in horses with a microchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. pp.704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal Au-NP exposure by ingestion on feto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flemming R. Cassee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A daily gestational exposure to diesel exhaust particles impaired the brain and olfactory dopaminergic pathways of rabbit pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO SAFE 2018, 6. International Conference on Health and Safety issues related to nanomaterials for a socially responsible approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nanosafety Platform-CEA., Nov 2018, Grenoble, France. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faut-il penser du placenta/utérus artificiel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMA et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR 3606 REPRO (Groupe de Recherche Reproduction). FRA., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et développement du placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées de la Fédération Française d'étude de la reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical (Human Disease Models)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large Animal Genetic Engineering Summit (LAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utah State University (USU). Logan, UTAH, USA., Jun 2018, Park City, Utah, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal effects on offspring performance in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.256, </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evs.2018.05.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échanges transplacentaires par perfusion placentaire ex-vivo ou par des modèles cellulaires in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding pregnant mares to ensure optimal fetal, neonatal and adult health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER Horse breeders' and veterinary practitioners'day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’alimentation et l’environnement influencent les phénotypes physiologiques chez les animaux domestiques et quelques notions sur les mécanismes moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech. FRA., Mar 2018, Romainville, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation de la jument en gestation et du poulain en croissance est primordiale pour le bon développement du poulain et sa future carrière sportive et peut-être reproductive : bilan du projet Foetalim 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine "Optimiser la performance sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2017, Paris, France. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of pregnancy: insight from large animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Sep 2017, Gif Sur Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): does increase of level of pneumoperitoneum change distribution pattern and penetration depth of doxorubicin in a sheep model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU. European Cooperation in Science and Technology (COST), BEL., Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’environnement sur la périnatalogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IPSEN Hommes &amp; Environnement en Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation IPSEN. FRA., Nov 2017, Paris, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition in utero aux polluants atmosphériques: à partir d’un modèle animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fisher Fumeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFN-JFRN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Néonatologie (SFN). FRA., Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dizabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Columbia, United States. pp.38-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition and fœtal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2017, Cabo de Santo Agostinho, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'obésité maternelle sur la qualité du lait en acides gras au cours de la lactation chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Nov 2017, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of a gestational exposure to diesel exhaust on the olfactory system development in rabbit pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la SCMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does maternal size, nutrition and metabolic status affect offspring production traits in domestic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Meeting of the Brazilian Embryo technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2017, Cabo de Santo Agostinho, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous enseignent les modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. congrès in utero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Médecine de la Reproduction. FRA., Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'obésité maternelle dès la conception sur la santé métabolique et ostéoarticulaire dans un modèle cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative development of embryos and placenta in mammals: how to choose the right biomedical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU. European Cooperation in Science and Technology (COST), BEL., Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A daily exposure of rabbit dams to diesel exhaust nanoparticles during gestation impairs the brain and olfactory dopaminergic pathways of offspring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Bouillaud-Kremarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSafety Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of analysis of pregnancies and placental sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training School: Principles and Procedures of Tissue Sampling and Biobanking including Legal and Ethical Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalisation des nanoparticules issues de la combustion du diesel chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de "Giens" 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de "Giens", Groupe Interdisciplinaire pour l'étude des Effets environnementaux des Nanotechnologies., Oct 2017, Saint Lambert des Bois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines développementales de la santé et des maladies et conséquences en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants 2017 DIM ASTREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domaine d'Intérêt Majeur Agrosciences, Ecologie des Territoires et Alimentation (DIM ASTREA). FRA., Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition aux gaz d’échappement diesel durant la gestation sur la croissance fœtale et la fonction placentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO: ReproSciences 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental origins of health and disease: Principles and importance for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting standard practices in laboratory rodents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Bern- University of Bern [Bern] (Ub). CHE., May 2017, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA2-CIMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Sep 2017, Gif-Sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects cliniques - Impact des milieux de culture et des transferts d’embryons frais/congelés sur le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferring Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferring. FRA., Mar 2017, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre nutrition périnatale et développement post-natal : les leçons des modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liège Créative "un autre regard"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège créative. BEL., Feb 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du placenta : les différentes structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Journées Internationales d'Endocrinologie "Hormones et grossesse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la pollution atmosphérique sur le placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée annuelle de l’Impact de l’environnement sur la santé de la femme, mère &amp; de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hopital Privé Natecia. Lyon, FRA., Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gametes, embryos, and their epigenome: considerations for equine embryo technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Veterinary Information Service. USA., Jul 2016, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime hypergras administré chez les générations F0 et F1 sur les placentas de seconde génération F2, dans un modèle lapin : apports combinés de la microscopie électronique à transmission (MET) et de la microscopie infrarouge à transformée de Fourier couplée à une source synchrotron (S-FTIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. JST du Réseau des Microscopistes de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Jouy en Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placenta, organe des échanges foeto-maternels et de la programmation fœtale. Caractérisation ultrastructurale du placenta dans un modèle lapin témoin ou soumis pendant la gestation à l’inhalation de gaz d’échappement diesel filtrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. journées de Formation du RCCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant et le placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In utero "Conséquences des comportements de la périconception et l’allaitement sur la petite enfance jusqu’à l’adolescence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In utero, l'épigénétique et l'environnement. FRA., Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of daily exposure to Diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Congress of Toxycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Toxicology (IUTOX) (IUTOX). Reston, USA., Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition précoce et métabolisme chez les mamifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs - Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Formation permanente - Nantes (0534)., Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel exhaust alters placental function and induces intergenerational effects in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Annual Conference of the European Teratology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Teratology Society (ETS). GBR., Sep 2016, Dublin, Ireland. 210 p., </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2016.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding animals for quality products: not only genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2016, Louisville, United States. </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ouidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placentation in different mammalian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Journées Internationales d’Endocrinologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Jun 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux gaz d’échappement diesel durant la gestation : quelles conséquences sur le développement foeto-placentaire ? Apport des modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance académique du 20 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France. FRA., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition précoce et effets à long terme : données existantes et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Darmaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheurs - Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). US Formation permanente - Nantes (0534)., Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vivo&amp;lt;/em&amp;gt; evaluation of the cervical stiffness evolution during induced labor in ewes using elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming of growth, glucose homeostasis and predisposition to osteochondrosis in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque scientifique AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation fœtale de la fonction de reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance du 20 mai 2015 "La reproduction de demain chez l'homme et l'animal"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biologie. FRA., May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du futur poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre la nutrition périnatale et le développement post-natal : les leçons des modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Hautes Etudes en Santé Publique (EHESP). FRA., Dec 2015, Villejuif, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of in vivo imaging to study pregnancy in non-rodent animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Scientific Meeting - Days of Veterinary Medicine 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Research Institute for Agriculture, Fisheries and Food (ILVO). BEL., Sep 2015, Struga, Macedonia. 67 p., </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14432/j.macvetrev.2015.09.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foetus and placenta development: new approaches for in vivo imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGB-Net Meeting &amp; 6. Rabbit Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST RGB-Net. ITA., Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo collection in clone cattle offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and its impact on semen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. IMV Reproduction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMV Technologies. FRA., Jun 2015, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition induces placental adaptations but does not affect foal growth and metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines précoces de la santé de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Break « Dans les coulisses de la gestation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Développement et Reproduction (1198)., Jun 2015, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation fœtale : la part du père dans l’impact périconceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Oct 2015, Angers, France. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine développementale des maladies et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Benjamin Delessert. Paris, FRA., Jan 2015, Paris- La Défense, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental origins of health and disease: importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2015, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied by minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet before and during pregnancy and child health: lessons from animals models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pediatric Conference on Food, Physical Activity and well-being: tacking childhood obesity through prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana de Pediatra. ITA., Jun 2015, Milan, Italy. 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to DOHAD and its possible link to the metabolic syndrome in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOHAD et exposition à la pollution atmosphérique : exemple des nanoparticules issues de gaz d’échappement diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Envronnement et Santé : le défi des risques sanitaires émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Formation de l'Environnement (IFORE). FRA., Sep 2015, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’obésité sur la descendance - Apport de la recherche animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Pédiatrie (SFP). FRA., May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the placenta in mediating maternal environment: clones and other models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2014, Vilamoura, Portugal. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnings from animal data on the first 1000 days of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gallia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Gallia. FRA., Mar 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional maternal hyperglycemia is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2014, Nantes, France. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux d’empreinte précoce. Analyse critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de la SFN, Nutrition et Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la vie foetale influence la vie adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique "Epigénétique et Elevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth restriction after between-breed embryo transfer is associated with strong alterations in placental structure and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2014, Reno, Hawaï, United States. pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postnatal growth after between-breeds embryo transfer in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Jan 2014, Hamilton, New Zealand. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences à long terme, concept de programmation fœtale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Nancéiennes de Gynécologie - Obstétrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Gynécologues et Obstétriciens Lorrains. Nancy, FRA., Oct 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and challenges of imaging in large animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Early Nutrition Academy. DEU., Mar 2014, Munich, Germany. 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution et reproduction, impact sur la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2014, Issy Les Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation foetale des anomalies du métabolisme glucidique, de la croissance osseuse et de la prédisposition à l'ostéochondrose chez le poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term adaptations in glucose metabolism after increased or restricted fetal growth in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Jan 2014, Hamilton, New Zealand. pp.224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth restriction is associated with strong alterations in placental structure and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Equine Reproduction (ISER). INT., Jan 2014, Hamilton, New Zealand. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux pour l’étude de l’impact de la pollution atmosphérique sur l’unité fetoplacentaire et les générations suivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le placenta Organe méconnu à l'origine de la majorité des pahtologies de la grossesse et des maladies de l'adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prem Up Fondation. FRA., Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uteroplacental blood flow and placentome morphology alteration in a polycystic ovary syndrome-like phenotype sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasantha Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. World Congress of Gynecological Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Gynecological Endocrinology (ISGE). INT.; European Board &amp; College Obstetrics and Gynecology. ITA., Mar 2014, Florence, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a preconceptional and gestational mutli-vitamin-mineral-omega3 supplementation on fetoplacental development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2014, Reno, Nevada, United States. pp.150, </w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv26n1Ab72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’obésité sur la descendance; apport de la recherche animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées de Médecine Foetale "Diagnostic et prise en charge pré et post-natale des affections foetales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JP.Com.B Events. FRA., Mar 2014, Morzine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and challenges of pig and sheep models in translational research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzalez Bulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Dec 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term growth and glucose metabolism perturbations after between-breed embryo transfer in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontre du Groupe de la Francophonie Placentaire (GfP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Sep 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestation nutrition and the offspring reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta: a key actor in programming adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition fœtale aux polluants de l’air sur la santé de l’enfant : synthèse et résultats récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörge Tost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès International d'Épidémiologie - ADELF - EPITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Epidémiologistes de Langue Française (ADELF). FRA.; Association pour le Développement de l'Epidémiologie de Terrain (EPITER). FRA., Sep 2014, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental origins of health and disease : importance in animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference: New trends of Research in Animal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Agriculture in Krakow. POL., Jun 2013, Krakow, Poland. pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Hanovre, Germany. pp.173, </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv25n1Ab51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring cloned animals from the fetus to the newton lessons from cloned cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Scand LAS 2013 Symposium "Animated Animals"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scandinavian Society for Laboratory Animal Science. EST., Apr 2013, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental development in [i]Necromys lasiurus[/i] (Rodentia, Cricetidae) - functional morphology using stereological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelipe Favaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacir de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelica Miglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique…un nouveau domaine à explorer pour la filière bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero programming of the postnatal growth and insulin sensitivity after between-breeds transfers in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et après (théorie de Barker) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Salon de Gynécologie Obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.E.N. Médical. FRA., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines-minéraux-oméga3 préconceptionnelle et gestationnelle sur le développement fœtoplacentaire dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la société française de médecine périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Monaco, R.A.S. chinoise de Macao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fœtal programming and epigenetics: how important are they for the equine species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation in utero de la croissance et de la sensibilité à l’insuline du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Réunion Annuelle de l'Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française (AVEF). FRA., Dec 2013, Deauville, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet before and during pregnancy and child health: lessons from animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Obesity Simposia "How can early nutrition support obesity prevention in the mediterranean region"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danone. USA., Jul 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of embryo transfer in a larger breed on posnatal growth and glucose metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Champaign, USA., Jan 2013, Hannover, Germany. </w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv25n1Ab159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation péri-conceptionnelle de la santé de l'adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biologie du Développement - GEN-IF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Néonatologie (SFN). FRA., Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a model of feto-maternal interactions and fetal programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GB-Net COST Action TD 1101, Collaborative European Network on Rabbit Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural Biotechnological Center. HUN., Mar 2013, Gödöllo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcervical embryo collection in late stage in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting AETE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental origins of non-communicable diseases and dysfunctions: Implications for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du développement placentaire chez le porcelet en retard de croissance intra-utérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque International de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Unige). CHE., Jun 2012, Genève, Suisse. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ruminants for biomedical research in perinatalogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis V. Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.286, </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation péri-conceptionnelle de la santé de l’adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Société Française de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Médecine Périnatale (SFMP). FRA., Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clonage chez l’animal : état de lieux, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le clonage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Lauréats de la Chancellerie des Universités de Paris (ALCUP). FRA., Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 480 p., </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the placental development in the intra-uterine growth retarded piglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conférence Internationale Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Toxicology. USA., May 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reproduction sans utérus? État des lieux de l'ectogenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boileau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée thématique de la SFEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression des gènes embryonnaires et la fonction trophoblastique sont modifiés en réponse à un régime maternel enrichi en lipides et en cholestérol chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime enrichi en cholestérol et en lipides perturbe le développement fœtal et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque International de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Unige). CHE., Jun 2012, Genève, Suisse. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from each other. The mutual benefit of live stock and human reproduction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting of the European Society of Human Reproduction and Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey. pp.ii35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux d’empreinte précoce : Diversité, traits communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée Nutrition Humaine INRA-Diderot, "Programmation Précoce des Maladies Dégénératives Chroniques : Rôle de l’Alimentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot - Paris 7 (UPD7). FRA., Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la vascularisation placentaire par échoDoppler 3D quantitatif et intérêt de modèles animaux avec cellules marquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie in vivo, quelles promesses pour de nouvelles biothérapies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Nov 2012, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reproduction sans utérus (utérus artificiel) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée Thématique de la SFEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude de la Fertilité (SFEF). FRA., Mar 2012, Paris, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'adiposité sur le développement de la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.Congrès de Médecine périconceptionnelle - In utero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Pédiatrie Ambulatoire (AFPA). FRA., Oct 2012, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero. L'origine développementale de la santé et des maladies (DOHaD), une science en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cédrin-Durnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle J. Belaisch-Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de Médecine Périconceptionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition maternelle sur la santé à long terme de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interprofessionelle SUP’Biotech "Alimentation et Santé : l’étau se resserre!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUP'Biotech. FRA., Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet around puberty and mammary gland development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST RGB TD1101 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bologne, Italy. 13 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal and fetal blood flow discrimination in the placenta using ultrafast Doppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno-Félix Osmanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Montaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Dresden, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of placental vascularization in a rabbit model of IUGR with three-dimensional power Doppler angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. World Congress of the International Society for the Study of Hypertension in Pregnancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Hypertension in Pregnancy (ISSHP). INT., Jul 2012, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.preghy.2012.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero programming of the postnatal growth and insulin sensitivity after between-breeds transfers in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in somatic cell nuclear transfer and artificial insemination bovine pregnancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Le Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard E. Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.118, </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement fœtal et la fonction placentaire sont perturbés en réponse à un régime maternel enrichi en lipides et en cholestérol chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fondateur de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of placental vascularization using 3D Power Doppler angiography and stereology in a rabbit model of IUGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress ofn Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. pp.417, </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02119.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du régime alimentaire sur le développement de la glande mammaire et la qualité de l'allaitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Le Mans, France. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta of clones: lessons from the bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations. GBR., Sep 2011, Geilo, Norway. </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive tissues versus live animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry L. Delver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regulations and Requirements for the Import/Export of Reproductive Biomaterials: Embryos, Semen and Tissues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETS Committee on Companion Animals, Non-domestic and Endangered Species (CANDES). USA., Jan 2011, Orlando, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Orlando (Florida), United States. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced adiposity leads to early mammary gland development during pregnancy in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances in the bovine conceptus during the fetal phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting of the brazilian embryo technology society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). Brasilia, BRA., Aug 2011, Cumbuco, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound evaluation of fetal and placental development in clone and control bovine pregnancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2011, Chester, United Kingdom. pp.265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal hyperlipidic hypercholesterolemic diet on placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. General Meeting of GEMINI "Maternal Communication with Gametes and Embryo"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gemini. Milan, ITA., Sep 2011, Gijon, Spain. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic control of development and expression of quantitative traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Orlando, United States. pp.64-74, </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD10259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition at puberty and mammary gland development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Breast Cancer Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les preuves du concept de l'&amp;quot;Origine Développementale de la Santé et des Maladies&amp;quot; (DOHaD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déterminants précoces de la santé future de l'enfant : Alimentation et Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds français pour l’Alimentation et la Santé. FRA., Oct 2011, Paris, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets sur plusieurs générations d'une alimentation maternelle hyperlipidique et hypercholestérolémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Lundis de l'IPSIT"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Paris Saclay d'Innovation Thérapeutique (IPSIT). Châtenay-Malabry, FRA., Oct 2011, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta of bovine clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Sau Fong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual Meeting of the Brazilian Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Cumbuco, Brazil. pp.S227-S242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and the placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2011 in collaboration with the European Placenta Group "Placenta - predicting future health"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). GBR., Sep 2011, Geilo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of nutrition on mammary gland development and milk composition leading to offspring predisposition to obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Milk Genomics &amp; Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a cloned green fluorescent protein (GFP) expressing transgenic sheep for muscle stem cell graft experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2011, Orlando, United States. pp.259, </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv23n1Ab325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fatty acid composition and lipogenic gene expression in adult bovine clones and control cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios for networking research facilities for ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIN Stakeholders’ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cracow-Balice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present trends in ruminant research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketta Rinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenni Honkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Kitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Sihto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIN Stakeholders’ conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Cracow-Balice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaemia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle characteristics of bovine clone offspring F1 compared with clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual Conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv22n1Ab48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin growth factor adjustment in preimplantation rabbit blastocysts and uterine tissues in response to maternal diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Navarrete Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sünje Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in sheep: effects on male lambs' physiology and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Perinatal Nephrology:Early Determinants of Renal Function &amp; Disease at Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France. pp.*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of leptin and neonatal plasma concentrations in horses and ponies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’état d’adiposité sur le développement de la glande mammaire chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of sheep as biomedical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heralkion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation de modèles porcins de retard de croissance in utero (RCIU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal periconceptional undernutrition in sheep: effects on male lambs' physiology and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting AETE (Association Européeenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini:Maternal Communication with gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ruminant models in biomedical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIN Stakeholders' Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish National Research Institute of Animal Production. POL., Mar 2010, Cracow-Balice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of a maternal hyperlipidic hypercholesterolemic diet on the morphology of placentas, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Perinatal Determinants of Adult Health and Disease &amp; 13. International Symposium on Perinatal Nephrology: "Early Determinants of Renal Function &amp; Disease at Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The foetal and postnatal effects of periconceptional hyperglycaeamia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting AETE (Association Européenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial delay in muscle maturation in bovine clone offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting AETE ( Association Européenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal periconceptional undernutrition on male offspring physiology and testicular development: a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI:Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of domestic animal models for human reproductive medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profiling during fetal development of bovine clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv22n1Ab74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lipid and cholesterol enriched diets on embryo development and long term offspring development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Franco-Polonais : Endocrinologie de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cracovie, Poland. Abst. p:9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional environment and metabolic imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Scientifiques de l'Université de Nantes : "Perinatal nutrition and nutritional imprinting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, California, United States. pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood chemistry modifications and the appearance of pregnancy toxaemia in nutritionally restricted dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay in muscle development in bovine cloned foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between quantitative three dimensional Doppler parameters and real blood flow within the utero-placental unit: evaluation in a pregnant sheep experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périnatale et périconceptionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biologie du Développement: endocrinologie foeto-maternelle et croissance du foetus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. Groupe d'études en Néonatalogie de l'Ile de France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a hyperlidic hypercholesterolemic diet on folliculogenesis and adipophlin expression in the preimplantation embryo in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd General Meeting GEMINI: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal and neonatal effects of periconceptional hyperglycemia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. General Meeting of GEMINI: Maternal Communication with Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of maternal feeding restriction during goat's pregnancy on kid morphology and weight at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anomalies des clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des GTV: Le nouveau-né Abord individuel et gestion sanitaire du troupeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly variable epigenomes in healthy adult bovines clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice B. de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Zeihery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society (IETS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability following somatic cell nuclear transfer in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a hyperlipidic and hypercholesterolemic diet on maternal hormonal secretion and ovarian function in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IntraUterine Growth Restriction and Metabolic programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Beauvais, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-natal consequences of a maternal nutritional restriction in the periconceptional period in sheep: effects on male lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of bovine clone offspring (F1): comparison with clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of long-term effects in somatic clones: nuclear reprogrammation or fetal programming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop on Embryonic and Fetal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early embryo environment and long term outcomes: effects of maternal nutrition and in vitro production procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting A.E.T.E. (Association Européenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition maternelle: incidence sur la fertilité de la descendance et importance de la période périconceptionelle pour le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Nationales de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and characteristics of clone offspring: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a hyperlipidic hypercholesterolemic diet in pubertal does on fetal and post-natal development: Preliminary results for the validation of a rabbit model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop on Embryonic and Fetal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ravello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fonctions biologiques de l'OPL par transfection transitoire d'ARNI in vivo : développement des approches et résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007 - Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation placentaire au stress oxydant après transfert des embryons clones bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of fetal well-being during bovine and equine gestations resulting from in vivo and in vitro produced embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta and the lymphocytes of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse cloning: pregnancy and post-natal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conferences 2007 EU-AI-Vets and ESDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Celle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of obesity in rabbit offspring from dams fed a hyperlipidic hypercholesterolemic diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Congress on Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good embryos gone bad: a transcription profile of what goes wrong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadie L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Veterinary Immunology Symposium (IVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a model for embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques contractiles et métaboliques du muscle de génisse Holstein issues de clonage somatique, comparaison avec des animaux témoins issus d'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles animaux de physiopathologies humaines: un nouveau rôle pour les mammifères d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de l'Association Française des Sciences et Techniques de l'Animal de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of somatic cloning on the immune response in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Workshop of Veterinary Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of MHC class I in the placenta of bovine somatic clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. European Workshop of Veterinary Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les foetus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la descendance de la lapine juvénile d'un régime hyperlipidique hypercholestérolémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des projets financés sur credits incitatifs du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France. pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a hyperlipidic hypercholesterolaedomic diet in pubertal does on fetal and post natal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the Fetal and Neonatal Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Schwartz-Cornil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès européen d’Immunologie Vétérinaire (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full term development in a cow carrying a nuclear transfer embryo derived from fibroblasts and oocytes of its own clone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gene expression profiling distinguishes placentomes derived by artificial insemination from those pregnancies derived by either in vitro fertilization or nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin E. Everts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on the Status of Plant &amp; Animal Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of somatic cloning on the immune response in young and adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nolent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Servely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Congress on Developmental Origins of Health &amp; Disease (DOHDaD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la croissance foetale in utero par échographie chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Challah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full term development in a cow carrying a cloned embryo derived from fibroblasts and oocytes of its own genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Annual Meeting A.E.T.E (European Embryo Transfer Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Keszthely, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les fœtus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound measurements of bovine somatic clones at day 50 and day 64 of pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Juillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clonage somatique chez les bovins: Situation actuelle et premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la composition en acides gras du muscle et du lait de vaches Holstein issues de clonage somatique et d'animaux issus d'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haematological and biochemical measurements of cloned calves during the two first months of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hissenman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mialot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congrès Mondial de Buiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi échographique de gestations bovines après transfert d'embryons clonés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound measurements of bovine somatic clones at D50 and D64 of pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Juillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Congrès Mondial de Buiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de lactation et adoption du poulain chez la jument non gestante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Decraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journée d'étude de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of effect of clenbuterol for delaying parturition in late pregnant mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on equine reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of lactation in non-foaling mares and growth of foals raised by mares with induced lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on equine reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of lactation in mares with a dopamine antagonist needs ovarian hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Daels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on equine reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of IgG in the foal : efficiency of a freeze-dried colostral immunoglobulin product ; effect of the 1st suckling time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Maubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Réunion annuelle de la FEZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barrier-Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFCE, 7ème ed., 216 p., 2013, 978-2-915250-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional developmental programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Heifetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fleming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 63 p., 2011, 978-0-9563694-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative multiscale microCT-SBF-SEM imaging of resin-embedded tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Katsamenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Goggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kedar Narayan; Lucy Collinson; Paul Verkade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177, </w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-267, 2023, Methods in Cell Biology, 978-0-323-91607-3. </w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mcb.2023.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-natal consequences of a maternal nutritional restriction in the periconceptional period in sheep: effects on male lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruminant Physiology: Digestion, Metabolism, and Effects of Nutrition on Reproduction and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.740 - 741, 2023, Ruminant physiology. Digestion, metabolism, and effects of nutrition on reproduction and welfare, 978-908686119-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11: Biology of Reproduction and Reproduction Technologies in the Rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Boiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Castellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chrenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Fontanesi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Genetics and Genomics of the Rabbit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 781 78064 3359. </w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780643342.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of maternal obesity on neonatal outcomes and cardio-metabolic health in infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mitanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathophysiology of Obesity-Induced Health Complications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 (1ere ed), Springer Nature Switzerland AG, 345 p., 2020, Advances in Biochemistry in Health and Disease, 978-3-030-35357-5. </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35358-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of in vitro embryo production technologies on offspring health and well-being in human and veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina de Schauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Society for Embryo Biotechnologies. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS Manual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, 5th edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in mammals: pregnancy and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Stress and Women'S Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESKA Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 300 p., 2016, 978-2-7472-2365-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation foetale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy and neonatal care of SNCT animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of cloning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 572 p., 2014, 978-0-12-386541-0. </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-386541-0.00009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Synthèses (Quae), 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges foetaux-maternels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nutrition périnatale et ses conséquences chez l'adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 148 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poulinage et poulain nouveau-né</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de la Jument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7ème ed., </w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haras Nationaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2013, 978-2-915250-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation foetale : concept et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retard de croissance intra-utérin. Aspects cliniques et fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Mason SAS, pp.320, 2012, 978-2-294-71496-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition and its effects on offspring fertility and importance of the periconceptional period on long-term development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Molecular Basis for the link between maternal Health and Origin of Fetal Congenital Abnormalities: An overview of Association with Oxidative Stress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentham Science Publishers Ltd.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2011, 978-1-60805-286-8. </w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/97816080528681110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health care and well being of animal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of the international embryo transfer society. A procedural guide and general information for the use of embryo transfer technology emphasizing sanitary procedures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society, 2010, 978-0-9662386-3-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage et physiopathologies de la gestation associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'embryon chez l'homme et l'animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM;INRA Editions;Paris, 2002, Science Update</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental interface in Polish draft mares with retained fetal membranes (FMR) -histological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Przeborowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Rapacz-Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental crises: Disruptive selection and maternal under-investment as the foundations of mammalian placental evolution and dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian G Reddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21 Functional and structural characterization of equine clone placentas with regards to foal outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Fort Worth (TX), United States. Journal of Reproduction and Fertility, 37 (1), pp.abstract 21, 2024, </w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv37n1Ab21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterine organoids as in vitro model sights into post-mating endometritis characterisation in mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Estradé Echeguia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Alberta, Romania. 60 (S3), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Extracellular Vesicles at Parturition in Dairy Cows with Late Gestation Heat Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey E. Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lousiville, KY, United States. Journal of Dairy Science, 108 (Suppl. 1), p 392, 2669, 2025, Abstract-book-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterine healing after cesarean, Development of a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th annual meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative placentation from a three-dimensional and multiscale structural perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Gostling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Sengers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the International Federation of Placental Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rotorua, New Zealand. Placenta, 140, pp.e9, 2023, </w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2023.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Fos do Iguaçu, Brazil. Journal of equine veterinary science, 125, pp.104763, 2023, </w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared efficacity of Lecirelin and hCG for ovulation induction in mares.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Berlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes (44000), France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural quantification of equine placental villi through multiscale correlative imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davis Laundon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Bocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Symposium in Equine Reproduction (ISÈR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Fos of Iguaçu, Brazil. Journal of equine veterinary science, 125, pp.104772, 2023, </w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterus healing after cesarean: development of a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Maudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV World Congress of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late gestation heat stress impairs placental microstructure in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T. Casarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Dahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of the International Federation of Placenta Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Rotorua, New Zealand. Placenta, 140, pp.e41, 2023, </w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2023.07.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are antibiotics still truly needed in bovine embryo collection media? A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Hania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guilbert-Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annuel conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. CSIRO, Reproduction, Fertility and Development, 34 (2), pp.277, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022 Full Papers and Abstracts for Poster Presentation. </w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare aging as young as 10 years old alters gene expression and structure of term placenta without affecting foal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Cauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologna, Italy. , p. 192, 2022, Abstract book ICAR 2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine embryo size does matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. , Reproduction, Fertility and Development, 34 (1-2), pp.261, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022. </w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURSING IN THE PERICONCEPTIONAL PERIOD ALTERS PLACENTAL GENE EXPRESSION AND SUBSEQUENT FOAL GROWTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHAD World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’une exposition maternelle à un cocktail de contaminants alimentaires sur le développement et la croissance foeto-placentaire chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2.17 Comparing villous branching of zebra, horse and human placenta using 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley A. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Shotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Constable-Dakeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA MEETING 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Pays Bas, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2021.07.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionnement de la ration concentrée du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair- Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël van Cauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age alters gene expression in blastocyst trophoblast and term placenta as well as term placental structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, online, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placental phenotype in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Aviesan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la nutrition et de l’obésité maternelle sur la fonction placentaire, la croissance, la santé métabolique et ostéoarticulaire du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairiales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Le Pin au Haras, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Biacchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to airborne nanoparticles during pregnancy: lessons from rabbit models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHaD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019, DOHaD 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongation of trophoblastic vesicles between Days 15 and 18 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, </w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hvar Island, Croatia. </w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School of Medicine University of Zagreb, Editors Tiziana Brevini, Alireza Fazeli, Ana Katusic, Ana Vidos, Georgia May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2018, Proceedings of CellFit Meeting 2018 « in vitro 3-D Total Cell Guidance and fitness »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short periconceptional exposure to maternal type-1 diabetes is sufficient to disrupt the feto-placentalphenotypein a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. , Placenta, 9, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative medicine: organoids and model species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition maternelle aux nanoparticules diesel sur le développement de la glande mammaire et la lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. , pp.120, 2018, Proceedings du 4ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and adrenal adaptation according to piglet genetic potential for maturity at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dizabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Pig Reproduction (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Columbia, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal glucose metabolism, programming of growth, predisposition to osteochondrosis dissecans and implications for broodmare management and embryo transfer recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom. , 326 p., 2017, Handbook of Presentations: The BEVA Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 29, 222 p., 2017, Reproduction, Fertility and Development. </w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv29n1Ab67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Elsinore, Denmark. , 147 p., 2017, 8th International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain and olfactory dopaminergic pathways are impaired in rabbit pups daily exposed to diesel exhaust nanoparticules during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Bernal-Meléndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting for Environment &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France. 52 p., 2017, 2èmes Rencontres Internationales &amp; Citoyennes Santé et Environnement/2nd International Meeting for Environment &amp; Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une exposition à des gaz d’échappement diesel sur la fonction placentaire en première et deuxième génération : étude chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'Implantation à la parturition: bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la plus critique fenêtre d'exposition d'une surnutrition lipidique maternelle pour le développement foeto-placentaire: entre la période préconceptionnelle et la période gestationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. , pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la perfusion placentaire en IRM : variation des mesures de T2* chez un modèle lapin d’hypoperfusion placentaire aiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertholdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamendales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of daily exposure to diesel exhaust during gestation on the olfactory system development in rabbits pups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Promotion Procédés Produits (J3P) – Nanoparticules : quels risques, quelles protections ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplacental tranfer of nanoparticles inhaled due to maternal exposure to filtered diesel engine exhaust during pregnancy in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2016 - Placenta: Back to the Basics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELSEVIER SCIENCE BV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 45, 150 p., 2016, International Federation of Placenta Associations Meeting. </w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2016.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité de l’Empreinte du placeNta Et de L’EndOmetre en lien avec la maturité du PorcElet (Projet PENELOPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à court terme d’une exposition quotidienne aux particules de fumées de diesel pendant la gestation sur le développement du système olfactif chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du programme national de recherches Environnement-Santé-Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de démonstration de la pluripotence des cellules iPS de lapin par injection micro-échoguidée &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; au stade péri-implantatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to diluted diesel engine exhaust alters placental function, fatty acids profiles and fetal metabolism of the second generation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Serteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero diesel exhaust exposure induces altered placenta vascularization, placental nanoparticles transfer and intergenerational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting and ToxExpo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, New Orléans, Louisiane, United States. , Toxicological Sciences, 150 (S1), 384 p., 2016, Toxicological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex matters even in prenatal life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonzales-Bulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Toores-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Astiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Lopez-Bote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des gaz d'échappement diesel inhalés par la génération F0 au cours de la gestation sur la morphologie du tissu hépatique des descendants de la génération F2 : étude structurale et ultrastructurale dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition, feto-placental development and foal metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conférence 2015 " Epigenetics and periconception environment"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ultrasound biomicroscopy for embryo injections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hersonissos, Crete, Greece. </w:t></w:r><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of fetal and placental growth and vascularisation in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Scientifique de l' AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dresden, Germany. , 205 p., 2014, 30ème Colloque Scientifique de l'AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un modèle de retard de croissance inra-utérin par restriction chirurgicale de la vascularisation utéro-placentaire chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Canel-Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées Nationales du Collège national des Gynécologues Obstétriciens Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, IFPA EPG 2014 "Fetal placental-maternal crosstalk and pregnancy outcome". </w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a toolbox to study the rabbit methylome and its alteration in IUGR cases during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al-Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of fetal and placental growth and vascularisation in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Munich, Germany. , 2014, COST Action BM1308 "Sharing Advances on Large Animal Models (SALAAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of maternal hyperlipidic hypercholesterolemic diet on male reproductive organs and testosterone concentration in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duvaux-Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Animal Biosciences, 5 (1), pp.223, 2014, Advances in Animal Biosciences. </w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470014000028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo evaluation of the cervical stiffness evolution during induced labor in ewes using elastopraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Tanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Conference "COST Action BM1308. Sharing Advances on Large Animal Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Munich, Germany. , 2014, COST Action BM1308 "Sharing Advances on Large Animal Models (SALAAM)"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exposition maternelle aux gaz d’échappement de moteur diesel au cours de la gestation affecte le développement foeto-placentaire : validation du modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET-SFTG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 90 p., 2014, Eco-Géno-Toxicologie des nanomatériaux : bilan et perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects fetal and placental growth: validation of a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à long terme de l’adiposité sur la qualité du lait et le développement de la glande mammaire de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Mason SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (S1), 240 p., 2014, 12èmes Journées Francophones de Nutrition, JFN 2014. </w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70805-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied with minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, SeconD Colloque SF-DOHaD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta and endometrium imprinting related of piglet maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational effects of a maternal high fat diet on feto-placental development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Developmental Origins of Adiposity and Long-Term Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Munich, Germany. , 106 p., 2014, The power of programming 2014, International conference on Developmental Origins of Adiposity and long-term health, Programme and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, IFPA EPG 2014 "Fetal placental-maternal crosstalk and pregnancy outcome". </w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth enhancement and restriction are associated with alterations in term placenta morphology, morphometry and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 2014, IFPA Meeting. </w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periconceptional maternal hyperglycemia disrupts the feto-placental membrane fatty acid profiles in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of fetal and placental growth and vascularisation in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA EPG 2014, Fetal placental-maternal crosstalk and pregnancy outcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, International Federation of Placenta Associations Meeting 2014. </w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCP 1 is present in porcine adipose tissue and is responsive to postnatal leptin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Mostyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, Second Colloque SF-DOHaD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uteroplacental blood flow and placentome morphology alteration in a polycystic ovary syndrome-like phenotype sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasantha Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées Nationales du Collège National des Gynécologues et Obstréticiens Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une supplémentation multi-vitamines, minéraux, Oméga 3, préconceptionelle et gestationnelle sur le développement foetoplacentaire dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Nationales de la Société Française de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Médecine Périnatale, 5 (Supplément 1), 164 p., 2013, 43es Journées Nationales de la Société Française de Médecine Périnatale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of placental vascularization in a pharmacological rabbit model of IUGR induced by L-NAME, a nitric oxide synthase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Zahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, Canada. </w:t></w:r><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 34 (9), 2013, Placenta. </w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la testostérone sur les flux utéro-placentaire et la morphologie des placentomes dans un modèle de brebis gestante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Padmanabhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Nationales de la Société Française de Médecine Périnatale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue de Médecine Périnatale, 5 (Suplément 1), 164 p., 2013, 43es Journées Nationales de la Société Française de Médecine Périnatale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t></w:r><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the placental development in the intrauterine growth-retarded piglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHAD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. 2012, Genetic improvement and applications of genomic techniques in cattle breeding practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maternal lipid and cholesterol-enriched diet disrupts fetal development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pptox, III, Prenatal Programming and Toxicity, Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the placental development in the intra-uterine growth retarded piglet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 33, pp.137, 2012, Abstracts for the International Federation of Placenta Associations Meeting 2012. </w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of perinatal undernutrition in Merinos d’Arles ewes on physiology and reproductive function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1) (S1), pp.S12-S13, 2013, Founding meeting of SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental development in Necromys lasiurus (rodentia, cricetidae) - functional morphology using stereological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phelipe Oliveira Favaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Maria Mess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moacir Franco Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angelica Miglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations (IFPA) Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hiroshima, Japan. </w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W B SAUNDERS CO LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 33 (9), 137 p., 2012, International Federation of Placenta Associations Meeting 2012. </w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2012.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in the lung tissue susceptibility to Respiratory Syncytial Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude A. Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Djavidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité augmente le risque d’altération de l’ADN spermatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sermondade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées Nationales de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal hyperlipidic hypercholesterolemic diet on placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International-Federation-of-Placenta-Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Geilo, Norway. </w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, pp.A129, 2011, Abstracts for the Meeting of the International Federation of Placenta Associations (IFPA). </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal and postnatal effects of periconceptional hyperglycemia using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Brat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 23 (1), 2011, Reproduction Fertility and Development. </w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv23n1Ab98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a maternal hyperlipidic hypercholesterolemic diet on placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole N. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gemini Group III Workshop "Periconceptional Developmental Programming"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Jerusalem, Israel. </w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Proceeding of GEMINI Group III Workshop "Periconceptional Developmental Programming"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of leptin in milk for development programming using a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madia Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMINI Group III Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Jerusalem, Israel. </w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65, 2011, GEMINI Periconceptional Developmental Programming</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des récepteurs PAR et TLR pulmonaires dans les réponses néonatales aux infections virales respiratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Djavidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Petit-Camurdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque DOC’J 2010 "La biologie et les sciences qui gravitent autour d'elle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Jouy-en-Josas, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences postnatales d’une restriction alimentaire péri-conceptionnelle chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rosefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation des Crédits Incitatifs INRA PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet-induced obesity leads to early mammary gland development during pregnancy in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium Milk Genomics &amp; Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental effects of cholesterol-enriched hyperlipidic diets in rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Inroads to Child Health (NICHe) Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Göteberg, Sweden. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting post-breeding endometritis, pregnancy rate and embryonic/fetal death in sport mares in two French commercial stud farms: special focus on age, parity and lactating status effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nulliparity affects the expression of a limited number of genes and pathways in Day 8 equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, pp.144-145, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organoïdes utérins : perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Estradé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, pp.142-143, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230 Slight alterations of trophoblast gene expression are related to the term placenta morphology and gene expression in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Embryo Technology Society (IETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (2), pp. 244-244, 2022, </w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv35n2Ab230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving outcomes trough manipulations of the maternal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Krisher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society, "Improving outcomes trough manipulations of the maternal environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Phoenix, United States. , 60 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Communication with Gametes and Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Fazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr Inra / Env Maisons-Alfort : Biologie Du Développement Et Reproduction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Science Foundation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Cooperation In Science And Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal Communication With Gametes and Embryo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France. </w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 100 p., 2010, 978-0-9563694-4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: The Influences of Early Life Experiences on Future Health and Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Laporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caleb Lemley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Research Topic The Influences of Early Life Experiences on Future Health and Productivity, </w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2022.962580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1700"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEED5A76"/>
+    <w:nsid w:val="1ECFE902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-chavatte-palmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4581-6092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153497998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7349-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495208v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Laundon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Gostling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G Reddin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram G Sengers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte&#8208;palmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70139" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0821" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117656" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Proudley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avery Pennington" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Grewal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Basford" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2026.02.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dahl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Casarotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Jones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laporta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pe&#241;agaricano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia T Casarotto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian M Lance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirys Olmo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117506" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.12.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz-Wohllebe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Mense" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Heppelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330701" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis L Katsamenis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Norman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Brewer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.312" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.0992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Capmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.02.045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Laurent-Bellue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dupeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chartier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.10.048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Gostling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Sengers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Lewis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad209" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Basford" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Chatelet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.313" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thompson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Harris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beasley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2024.0016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Zhao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Deng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmae006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Velazquez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Idriss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom P Fleming" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107321" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bongaerts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim S Nawrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congrong Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ameloot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Bov&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00531-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170811v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914547" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Y So" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huchon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2022.10.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina de Schauwer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14317" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14475" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534705v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavahn Loux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Mestre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0115" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hess-Dudan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.71003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106692" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912284v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary England" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Forman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander German" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.944821" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0116" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalo&#235;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100498" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shorten" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Legacki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Conley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-21-0249" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drews" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103827" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665885v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dap" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.05.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534763v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21267" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Benammar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ayoubi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082304" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Derisoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jousset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103534" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190389v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Hammer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burt Staniar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cveq.2021.01.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328227v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Der Weijden" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bick" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R&#252;egg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hildebrandt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100500118" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871940v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940721v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jousset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.08.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412854v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0787" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191881v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Benoist" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frejaville" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.102892" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197023v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174419000394" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733466v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. C. Anthis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tsolaki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Didierlaurent" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Staubli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zboray" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN01312A" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210770" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263110v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daoud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0090-x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360561v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorimier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hainaut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203888" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617791v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618599v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625348v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Velazquez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001337" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622829v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mougenot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2018.11.017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628749v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22970" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625286v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.14269" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291006v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42941-0" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607532v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389201018666170811150920" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579704v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacqueminet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Nizard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tanguy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciangura" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181307" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606983v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando A. Valenzuela" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Choi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Ritthaler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16536" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608313v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2017-0128" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606439v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637377v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.019" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606987v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631017v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vambergue" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201011" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630509v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630765v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61628" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638061v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060586" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637657v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.028" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630637v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130523v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2015-0001" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630772v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633805v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Chabot Lecoanet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callec" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.007" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635361v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#248;rig Hougaard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Campagnolo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2015.05.015" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271672v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-Felix Osmanski" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13394" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630559v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14470" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630405v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fallet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638153v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveill&#233;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.5831" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630852v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caudron" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojo.2014.412051" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632643v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mostyn" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Attig" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-14-0155" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003385v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Faure" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sermondade" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2013.65" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004467v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019097v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vander Heyden" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lejeune" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caudron" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Detilleux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.101034" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190617v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe O. Favaron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Mess" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir F. de Oliveira" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Miglino" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-10" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004459v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Torres-Rovira" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Astiz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz M. Perez-Solana" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066728" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643664v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Egroo-Didier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dominique van Egroo" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019150v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053105v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cedrin-Durnerin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2013.10" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000776v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.012" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQKW60JN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019868v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fischer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Viebahn" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarette Santos" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-12-0091" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190522v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sermondade" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2012.01.007" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190418v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.07.010" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XQGBWRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190203v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.016" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSVN05-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000767v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Khrouf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Hafiz" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Fernandez" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-1208.101017" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191267v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cleach" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.09.012" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NL0D5D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019363v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rosefort" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.11.015" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHB90W1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019525v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11632010-000000000-00000" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019423v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ra Mansouri-Attia" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NIB-2011-027" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000518v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Tsatsaris" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.8942" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000468v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Heyman" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. de Sousa" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.04.029" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F0QFM0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000905v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis V. Tsatsaris" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Pachy" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019398v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2010.09.010" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGCXP1LR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019371v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2011.0375" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662020v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pachy" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.7741" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666243v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2009.0065" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663630v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garrel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delatouche" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0172" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662106v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Zeihery" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid M&#252;ller" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Brem" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2009.0062" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662309v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2010.03.004" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVB10GKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665080v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003406" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664605v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2008.0080" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667740v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marszalek" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.06.011" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664130v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monceau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malartic" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2009.02166.x" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654528v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663113v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658234v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667181v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Everts" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Razzak" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A. Green" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00223.2007" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659928v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simonoff" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Challah-Jacques" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.12.013" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S8B52VM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173367v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000171" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658391v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ro&#239;z" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2006.0086" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186770v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.09.020" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136RCL0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658312v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653359v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000101742" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656194v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654256v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. de Vargas-Cheuiche" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654883v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653475v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653394v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655738v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.106.051581" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653261v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658397v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sousa" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.061" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669363v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melo de Sousa" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669540v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kubota" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Neill" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoagland" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20311" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682489v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670410v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674213v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679050v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cordonnier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issenman" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372274" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671152v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lazzari" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372364" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680355v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676052v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massoni" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678995v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagy" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671747v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672499v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674611v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Levy" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672603v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669458v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourhis" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669744v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673200v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690843v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153897v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Archbald" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risco" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sumrall" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153882v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Sumrall" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klapstein" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153910v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-691X(93)90223-R" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K4W7624-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256974v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Rossdale" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousey" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Cottrill" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Allen" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255699v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281807v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brown" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silver" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottrill" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585101v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096825v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282636v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621781v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585798v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607292v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716026v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716049v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703913v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814008v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732485v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732551v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732526v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732571v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244592v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984290v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149596v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147492v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342317v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107387v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322182v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147614v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vavasseur" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Berlande" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104753" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965708v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965925v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147620v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208096v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770629v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666997v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716830v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227496v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682398v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dudan" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808394v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793655v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903071v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903140v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697691v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716824v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716834v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624520v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464291v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi- Najar" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476643v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464262v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482200v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785848v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coscas" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154609v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733836v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787402v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734041v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab89" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059762v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050121v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050119v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785833v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299638v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077532v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785924v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785837v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050120v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154610v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786152v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292483v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278944v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476712v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788161v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290694v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789551v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064435v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077522v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050124v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786857v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291472v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482209v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785836v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735230v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789022v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787695v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734082v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming R. Cassee" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737382v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benoist" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736870v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737803v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785218v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733971v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibier" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;ni" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790735v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735571v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Velasquez" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736608v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790005v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733975v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786122v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785660v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736563v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evs.2018.05.108" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733989v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608140v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605212v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607383v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738029v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cohen" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733472v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787907v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fisher Fumeaux" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605309v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608599v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604891v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787580v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734928v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608566v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605264v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788841v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605201v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607905v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797504v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603631v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742863v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.006" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797303v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797718v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793614v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797538v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797722v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608330v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603556v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744287v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15353" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797520v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797433v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741207v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741005v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab110" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741234v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797514v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742683v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741591v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14432/j.macvetrev.2015.09.056" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797202v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740899v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741035v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab117" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797389v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797623v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744230v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.008" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740076v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797186v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741095v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740909v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741042v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801410v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rge Tost" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charles" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797302v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741577v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renault" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019242v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019128v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797196v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797603v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794440v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740883v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797132v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797628v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744199v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741046v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Padmanabhan" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019131v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797175v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004772v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Valentino" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Wimel" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797390v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741573v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez Bulnes" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744533v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019635v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019899v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747419v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019159v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189845v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019578v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802957v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190598v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Favaron" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mess" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir de Oliveira" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Miglino" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.184" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F760P6WG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019257v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019577v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191275v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000963v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Le Cleach" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab13" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808218v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004094v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807913v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000839v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Junien" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. C&#233;drin-Durnerin" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Belaisch-Allart" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747348v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803390v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807696v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019619v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Charpentier" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807698v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004447v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab247" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807999v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808066v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190417v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boileau" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.09.008" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKGKH2WX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999959v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Baratte" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019624v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747364v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2012.04.048" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019055v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab325" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000412v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190435v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hall&#233;" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000391v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019474v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018986v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10259" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019349v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747809v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lee" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.07.004" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57H5L0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001234v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry L. Delver" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019038v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019039v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sau Fong Lee" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802574v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758301v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab48" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754129v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarrete Santos" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nje Fischer" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817016v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753330v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173499v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752535v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756177v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755267v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822680v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750453v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketta Rinne" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Honkanen" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kitti" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Sihto" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753098v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754215v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755286v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751212v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751604v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab74" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753710v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754446v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752375v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751995v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754474v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813575v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812845v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753895v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tsatsaris" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812056v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753318v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173509v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perault" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752637v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752195v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Zeihery" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brem" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173489v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815082v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Cordier" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750571v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750683v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757444v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757097v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752518v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752093v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756862v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751158v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750749v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173439v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752163v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752663v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie L. Smith" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751873v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752547v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824633v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753218v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755984v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754703v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755565v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750928v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753288v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817367v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812968v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762013v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758722v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nolent" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762693v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challah" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759286v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763675v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juillien" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764334v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hissenman" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763128v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762308v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759235v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juillien" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762320v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764223v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decraene" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829058v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832384v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832752v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759424v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129908v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allard" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deleuze" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808326v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Heifetz" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fleming" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175105.pdf" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066864v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Katsamenis" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goggin" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatelet" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/methods-in-cell-biology" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2023.01.014" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675585v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348652v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Boiti" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643342.0011" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348656v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482198v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mitanchez" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35358-2_13" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797463v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/346736_2.pdf" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801236v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertolini" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Schmidt" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123865410" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386541-0.00009-6" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800925v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801164v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807615v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/226417.pdf" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807880v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264860.pdf" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806264v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809769v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200047.pdf" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/97816080528681110101" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823883v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825698v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994823v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrade" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soriano" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilotte" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv37n1Ab21" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282821v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gostling" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282838v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Przeborowska" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rapacz-Leonard" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203966v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E. Dahl" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208122v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.140" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230327v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Briot" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208114v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.044" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147542v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fanelli" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Bocci" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104772" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716763v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gastaldo" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Valais" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Cauter" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538170v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Marquet" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Hania" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guilbert-Julien" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quinton" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab82" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348722v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley A. Harris" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Shotton" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Irvine" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Constable-Dakeyne" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2021.07.210" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290800v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garrigue" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair- Ronzaud" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l van Cauter" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785846v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296173v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733589v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607381v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaaf" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608578v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608597v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737280v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouillaud" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795555v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799883v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741280v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741263v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329696.pdf" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741510v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzales-Bulnes" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toores-Rovira" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Astiz" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lopez-Bote" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/331349.pdf" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741023v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329460_2.pdf" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741233v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271187_2.pdf" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.180" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741084v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259057_2.pdf" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741081v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741003v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rus" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741097v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741175v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799307v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Canel-Goudard" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741162v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740945v1" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271193.pdf" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.096" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF1ZKWDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808205v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747367v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Padmanabhan" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264804_2.pdf" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810960v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaya" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747656v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Oliveira Favaron" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maria Mess" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Franco Oliveira" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209432.pdf" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745038v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191265v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/172586.pdf" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab98" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745965v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/periconceptional/pix/PDPworkshop_booklet.pdf" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746071v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/01434004/32/9" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747404v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178454.pdf" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823546v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailloux" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819404v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446313v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814067v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814023v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444899v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valais" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab230" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808084v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Krisher" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816712v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Fazeli" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Env Maisons-Alfort : Biologie Du D&#233;veloppement Et Reproduction" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Science Foundation" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Cooperation In Science And Technology" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost-gemini.eu/ISBN%20Productions%20%28electronic%20copy%29/9780956369451_GEMINI_Programme_Booklet_1_3_Oct_2010.pdf" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697705v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Laporta" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Lemley" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.962580" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-chavatte-palmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4581-6092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153497998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7349-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Laundon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Gostling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian G Reddin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram G Sengers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte&#8208;palmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N Jones" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2025-0821" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Proudley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avery Pennington" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Grewal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Basford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2026.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Margarete Meyerholz-Wohllebe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Mense" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Heppelmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330701" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Casarotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Jones" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laporta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pe&#241;agaricano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25529" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.12.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia T Casarotto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian M Lance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirys Olmo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis L Katsamenis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Norman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Brewer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.312" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Capmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.02.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Gostling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Sengers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Lewis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Laurent-Bellue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dupeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.10.048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04513438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Gerena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Banrezes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2024.0992" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Basford" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Chatelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.07.313" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thompson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Harris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beasley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2024.0016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Zhao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Deng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmae006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dap" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Ramdhani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.06.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pocard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Y So" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2022.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina de Schauwer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14317" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14475" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Velazquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Idriss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom P Fleming" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2023.107321" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259676v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914547" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104868" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bongaerts" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim S Nawrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congrong Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ameloot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Bov&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-023-00531-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106692" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03912284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary England" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Forman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander German" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.944821" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534717v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavahn Loux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Mestre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0116" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hess-Dudan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.71003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534705v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0115" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalo&#235;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100498" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shorten" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Legacki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Conley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-21-0249" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665885v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dap" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.05.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drews" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103827" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534763v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21267" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275790v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Olivier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03110-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Benammar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ayoubi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082304" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Derisoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garrigue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jousset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103534" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.784268" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312025v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111690" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190389v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Hammer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burt Staniar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cveq.2021.01.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328227v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera van Der Weijden" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bick" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna R&#252;egg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hildebrandt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100500118" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191881v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Benoist" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frejaville" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jousset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.102892" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0787" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940721v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.08.004" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733466v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174419000394" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871940v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103016" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360561v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorimier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hainaut" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16203888" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263110v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Daoud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-019-0090-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396250v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. C. Anthis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tsolaki" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Didierlaurent" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Staubli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zboray" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN01312A" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628070v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210770" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627189v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thieme" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Brat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rolland" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.10.010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02110667v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Bernal-Mel&#233;ndez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0288-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050122v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212132" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623603v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mougenot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2018.11.017" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618599v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625348v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Velazquez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001337" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622829v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628749v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22970" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625286v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mitanchez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.14269" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291006v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42941-0" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617791v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579704v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacqueminet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Nizard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tanguy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciangura" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181307" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606983v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando A. Valenzuela" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Choi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Ritthaler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16536" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607532v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389201018666170811150920" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495110v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606439v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608313v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2017-0128" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604405v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0428" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637441v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0151-7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630509v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637377v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.019" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631017v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vambergue" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201011" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606987v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638061v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060586" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630765v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61628" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372068v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.11.008" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637657v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.028" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633805v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Perdriolle-Galet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Chabot Lecoanet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Callec" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaumont" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.09.007" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630772v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630637v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130523v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2015-0001" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160270v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8139" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635361v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin S&#248;rig Hougaard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Campagnolo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2015.05.015" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271672v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-Felix Osmanski" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lecarpentier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13394" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640075v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zahr" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.01.013" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609938v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174414000014" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630852v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caudron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojo.2014.412051" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638153v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveill&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Dupont" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.5831" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632643v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mostyn" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Attig" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-14-0155" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630542v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204017/4414000087" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630559v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14470" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630405v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fallet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004459v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Torres-Rovira" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Astiz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz M. Perez-Solana" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066728" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190617v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe O. Favaron" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Mess" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir F. de Oliveira" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Miglino" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-11-10" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643664v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Egroo-Didier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dominique van Egroo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004078v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leveille" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063101" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019150v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053105v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sermondade" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Faure" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cedrin-Durnerin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2013.10" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003385v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aja.2013.65" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019097v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vander Heyden" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Lejeune" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caudron" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Detilleux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandersen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.101034" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004467v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190418v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.07.010" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XQGBWRQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190522v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sermondade" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sagf.2012.01.007" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000776v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Morel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.012" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQKW60JN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019868v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fischer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Viebahn" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarette Santos" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-12-0091" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000767v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Khrouf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Hafiz" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Fernandez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-1208.101017" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190203v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.016" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41QSVN05-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191267v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cleach" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.09.012" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NL0D5D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000768v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard E. Lecarpentier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.013" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ2WP2NW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019363v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Viudes" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rosefort" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.11.015" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBHB90W1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019525v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elefant" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11632010-000000000-00000" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000468v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Heyman" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. de Sousa" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.04.029" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F0QFM0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000905v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis V. Tsatsaris" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Pachy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019757v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.22536" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019398v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2010.09.010" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGCXP1LR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019371v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2011.0375" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019423v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#233;ra Mansouri-Attia" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NIB-2011-027" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000518v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Tsatsaris" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.8942" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663630v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al Gubory" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garrel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delatouche" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0172" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662106v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B. de Montera" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Zeihery" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid M&#252;ller" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Brem" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2009.0062" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662309v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2010.03.004" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVB10GKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662020v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pachy" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gayat" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.7741" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666243v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2009.0065" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664605v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2008.0080" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665080v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003406" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664130v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monceau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tran" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malartic" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2009.02166.x" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667740v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marszalek" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2008.06.011" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663113v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bataillon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Rodde" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193505v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chesn&#233;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000143432" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654528v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658234v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667181v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Everts" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Razzak" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl A. Green" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00223.2007" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659928v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simonoff" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Challah-Jacques" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.12.013" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S8B52VM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658312v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186770v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.09.020" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136RCL0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658391v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ro&#239;z" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/clo.2006.0086" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653359v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000101742" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656194v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173367v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000171" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655738v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.106.051581" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654883v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653475v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653394v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653261v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658397v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sousa" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.061" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654256v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. de Vargas-Cheuiche" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669540v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yang" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kubota" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Neill" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoagland" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20311" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682489v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670410v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669363v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Melo de Sousa" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671152v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lazzari" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372364" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679050v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cordonnier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issenman" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/1536230041372274" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674213v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680355v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674611v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Levy" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672603v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672499v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676052v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Daels" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massoni" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678995v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagy" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671747v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669458v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourhis" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669744v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673200v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690843v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153910v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Archbald" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risco" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Constant" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0093-691X(93)90223-R" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K4W7624-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153897v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sumrall" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153882v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Sumrall" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klapstein" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255699v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256974v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Rossdale" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousey" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Cottrill" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Allen" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281807v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brown" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silver" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottrill" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585101v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05096825v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282636v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716026v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716049v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814008v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703913v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813975v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estrad&#233;" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607292v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715907v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585798v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732551v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732526v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732485v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732571v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621781v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107387v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322182v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984290v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149596v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342317v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147492v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965708v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147614v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vavasseur" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Berlande" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104753" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965925v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147620v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208096v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244592v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808394v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793655v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903071v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682398v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dudan" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227496v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716830v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903140v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697691v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716824v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716834v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624520v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666997v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770629v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476643v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464262v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464291v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi- Najar" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482200v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299638v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077532v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785924v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785837v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050120v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785833v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787402v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734041v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab89" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059762v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doligez" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050121v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050119v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154610v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278944v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292483v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786152v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476712v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064435v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077522v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789551v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788161v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290694v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050124v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786857v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291472v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482209v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785836v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154609v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733836v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785848v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coscas" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736608v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735571v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Velasquez" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785218v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790735v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734768v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737803v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736870v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733971v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibier" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gard" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;ni" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787695v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737382v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benoist" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734082v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming R. Cassee" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733975v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790005v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786122v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785660v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736563v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evs.2018.05.108" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733989v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789022v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735230v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604891v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608599v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738029v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cohen" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733472v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787907v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fisher Fumeaux" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605222v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dizabeau" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605309v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789132v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Longin" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608566v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787580v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734928v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789300v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Bouillaud-Kremarik" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Olivier" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605264v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788841v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605201v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607905v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605212v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607383v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608140v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793614v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797538v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797718v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797303v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608330v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607889v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guinot" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797722v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870573v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.482" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603556v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742499v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2016.06.054" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S19N92S6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744287v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15353" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742863v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.006" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797504v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603631v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741035v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab117" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740899v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797514v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742683v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797202v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741591v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14432/j.macvetrev.2015.09.056" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797623v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797389v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740076v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797186v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744230v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2015.07.008" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741095v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741005v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab110" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741234v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741207v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741096v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thieme" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab119" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797433v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797520v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794440v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740883v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797132v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741228v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797603v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797196v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019242v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019128v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaffaux" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797302v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741577v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renault" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744199v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797628v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129813v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019131v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004772v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Valentino" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Wimel" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797175v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741046v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Duan" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Padmanabhan" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019240v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Albert" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv26n1Ab72" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797390v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741573v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez Bulnes" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wolf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740977v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797176v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Aujean" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740909v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741042v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801410v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rge Tost" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charles" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019578v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802957v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190598v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Favaron" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mess" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir de Oliveira" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Miglino" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.184" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F760P6WG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189845v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019159v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746509v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Charpentier" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019899v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189852v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747419v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808308v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019257v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191283v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab159" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019577v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019635v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744533v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019620v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004447v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab247" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807999v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808066v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019266v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190417v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boileau" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.09.008" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKGKH2WX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807698v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019619v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Charpentier" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004094v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807913v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807696v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747348v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019456v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000839v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Junien" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. C&#233;drin-Durnerin" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Belaisch-Allart" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803390v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999959v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Koch" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Baratte" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019624v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747364v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preghy.2012.04.048" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191275v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000963v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Le Cleach" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Hall&#233;" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab13" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808218v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003403v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02119.x" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000172v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747809v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Lee" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2011.07.004" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57H5L0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001234v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry L. Delver" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019349v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019367v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000412v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190435v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hall&#233;" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000391v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018986v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10259" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000708v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019474v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019038v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019039v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sau Fong Lee" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802574v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000196v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019055v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab325" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754215v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753098v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750453v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketta Rinne" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Honkanen" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kitti" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Sihto" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755255v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822680v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Boyer" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758301v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab48" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754129v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarrete Santos" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Schindler" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nje Fischer" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817016v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Viudes" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753330v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193648v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173499v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752535v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756177v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755267v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755483v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tarrade" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755286v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751212v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754446v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753710v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751604v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab74" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813575v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812845v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754474v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751995v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753895v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tsatsaris" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812056v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752637v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boileau" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173509v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perault" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753318v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752195v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Zeihery" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brem" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815082v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag Cordier" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Maurel" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173489v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752375v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752093v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752518v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750571v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750683v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757097v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757444v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756862v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751158v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752163v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750749v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173439v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752663v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie L. Smith" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755565v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824633v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753218v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755984v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754703v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750928v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817367v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753288v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812968v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751873v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752547v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758722v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nolent" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762693v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challah" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762013v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759286v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759235v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Juillien" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763128v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762308v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764334v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hissenman" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762320v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763675v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juillien" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764223v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decraene" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829058v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832384v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832752v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759424v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129908v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allard" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barrier-Battut" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deleuze" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808326v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Heifetz" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fleming" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175105.pdf" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066864v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Katsamenis" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Goggin" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chatelet" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/methods-in-cell-biology" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2023.01.014" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675585v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348652v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Boiti" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780643342.0011" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482198v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mitanchez" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35358-2_13" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348656v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797463v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/346736_2.pdf" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800925v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801236v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertolini" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Schmidt" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123865410" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-386541-0.00009-6" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801164v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807880v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264860.pdf" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807615v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/226417.pdf" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806264v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809769v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/200047.pdf" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/97816080528681110101" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823883v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825698v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282838v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Przeborowska" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rapacz-Leonard" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282821v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gostling" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994823v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrade" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soriano" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilotte" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv37n1Ab21" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291804v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Estrad&#233; Echeguia" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203966v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E. Dahl" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208114v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.044" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230327v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Briot" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147542v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fanelli" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Bocci" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104772" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208122v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2023.07.140" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538170v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Marquet" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Hania" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guilbert-Julien" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quinton" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab82" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716763v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gastaldo" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Valais" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Cauter" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348722v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley A. Harris" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Shotton" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Irvine" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Constable-Dakeyne" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2021.07.210" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290800v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garrigue" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair- Ronzaud" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l van Cauter" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733977v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785846v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296173v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schroeder" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734076v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733589v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786597v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608578v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737280v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouillaud" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608597v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735162v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607381v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaaf" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799883v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741064v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371625.pdf" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2016.06.064" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSHS3406-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800387v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795555v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741331v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533870v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741280v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741510v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzales-Bulnes" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Toores-Rovira" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Astiz" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lopez-Bote" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/331349.pdf" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797492v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delmotte" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741263v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329696.pdf" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741023v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329460_2.pdf" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741175v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799307v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Canel-Goudard" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743595v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271720.pdf" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.092" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741097v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741147v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741003v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rus" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193828v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741092v1" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741148v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743864v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367379.pdf" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70805-2" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741162v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743916v1" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738516v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740945v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271193.pdf" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.096" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF1ZKWDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741084v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/259057_2.pdf" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741233v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271187_2.pdf" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.180" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741081v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808205v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747523v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264793.pdf" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190600v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Zahr" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209491.pdf" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.189" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR2J6GWQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747367v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Padmanabhan" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264804_2.pdf" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747349v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215832.pdf" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2012.06.016" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79CSFMKC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748225v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808008v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertrand-Michel" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747691v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/215827.pdf" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745038v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747656v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Oliveira Favaron" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maria Mess" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Franco Oliveira" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209432.pdf" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810960v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaya" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746071v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/journal/01434004/32/9" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191265v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/172586.pdf" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv23n1Ab98" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745965v1" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/periconceptional/pix/PDPworkshop_booklet.pdf" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747404v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178454.pdf" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823546v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailloux" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812648v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819404v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446313v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814023v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814067v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444899v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valais" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab230" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808084v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Krisher" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816712v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Fazeli" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Env Maisons-Alfort : Biologie Du D&#233;veloppement Et Reproduction" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Science Foundation" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Cooperation In Science And Technology" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost-gemini.eu/ISBN%20Productions%20%28electronic%20copy%29/9780956369451_GEMINI_Programme_Booklet_1_3_Oct_2010.pdf" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697705v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Laporta" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb Lemley" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.962580" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>