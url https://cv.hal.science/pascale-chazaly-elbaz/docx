--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Chazaly Elbaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse à l'ISIT : traduction, terminologie et histoire des idées Membre associée de l'Institut français de recherche sur l'Asie de l'Est (IFRAE)Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs)Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neology Membre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and Terminology Membre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des Langues Membre du projet de recherche SAGA (Sustainable Cities and Translanguaging)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-chazaly-elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7638-8756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194243729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Diplômes *Maîtrise de philosophie de Paris IV, Sorbonne, en 1988.Thèse de doctorat en Histoire des idées de l'Inalco, en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement, de formation et de direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la philosophie en terminale, en 1990-1992.Formation en langue, calligraphie et en pratiques énergétiques chinoises, 1992-1995.Création et direction d'une association culturelle asiatique, La Pierre à encre,1995-2017.Enseignement de langue chinoise et de culture chinoises aux étudiants et stagiaires français, en association et en entreprise, 1995-2015.Enseignements de la langue française et de la culture européenne aux étudiants et stagiaires chinois, en formation initiale et continue, en milieu universitaire et en entreprise, de 1995 à 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement de la traduction et de la terminologie et suivi de recherche étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la traduction générale chinois français à l'ISIT, 2012-aujourd'hui.Enseignement de la terminologie générale et spécialisée à l'ISIT, 2012-aujourd'hui.Enseignement de la traduction spécialisée (traduction économique et financière) à l'université Sorbonne nouvelle, 2016-2019.Formation à la recherche en terminologie et direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.Direction de projets de recherche appliquée avec le Monde diplomatique, le Parlement européen, la Commission européenne, le musée du Louvre, la Direction générale à la langue française et aux langues de France (DGLFLF).Direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et recherche à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à AUTH (Université d'Aristote de Thessalonique), 2021, 2024. (en personne)Professeure invitée à l'université Shanghai Jiaotong, 2023. (en ligne)Professeure invitée à l'université Sun Yat-sen, 2023. (en ligne)Professeure invitée à l'université de Nanjing, 2017, 2019, 2024. (en personne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et responsabilités dans le champ de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée à l'IFRAE (Institut de recherche sur l'Asie de l'Est, UMR 8043), 2014-aujourd'hui.Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs).Responsable du séminaire sur l'Interculturel à l'ISIT, 2017-2023.Responsable du séminaire sur les Objectifs de développement durable à l'ISIT, 2023-2024.Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neologyMembre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and TerminologyMembre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des LanguesMembre du projet de recherche international SAGA: Sustainable cities and translanguajing, porté par Simon Fraser University (Vancouver).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Zhang Xiang, L’apprentissage et l’enseignement des langues orientés vers la traduction : Impact sur le développement des compétences linguistiques et traductives dans un contexte d’enseignement supérieur. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Chen zechen, Étude sur les pratiques de l’enseignement du français dans les universités des langues étrangères de la Chined’aujourd’hui. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Ma Xiaolin, Construction et production de connaissances interdisciplinaires : étude comparative de la traduction chinois - français des termes de la mécanique et de la médecine traditionnelle chinoise. Directrice: Mocja Pecman, CLILLAC-ARP (EA 3967) de l’Université Paris Cité, ED « Sciences du Langage » ED 62.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohácsi-Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Terminology and Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25430/pupj.jdtl.1764781209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle modalité de relation aux experts dans un contexte d'apprentissage de la terminologie en master de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées, 16, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26262/st.v0i16.10651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">笔触与书写: 刘海粟作品中的西画影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宁玥 Ningyue Li 李</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">亚太艺术 Yatai yishu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative : analyse d'un projet interuniversitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38 (Issue Supplement_1), pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intelligences pour la traduction. IA et interculturel: actions et interactions, [FORUM 20:2] 2022, pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative: analyse d'un projet inter-universitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38, Issue Supplement_1, pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21, Issue 1, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement purement distanciel de la traduction grâce à une plateforme collaborative est-il possible? Leçons d'une pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Postlewate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE INTERCULTURELLE ET TERMINOLOGIE COMPAREE : De la langue au réel par les termes et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue of FORUM 20:2 (Intelligences pour la traduction. IA et interculturel : actions et interactions.), pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université de la Sorbonne de Liu Haisu : lignes et touches dans l’œuvre d’un peintre chinois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La lettre et la ligne, 2, pp.154-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“让中华文化展现出永久魅力和时代风采 Que la beauté éternelle de la culture chinoise rayonne sur notre époque”: la terminologie de la culture dans le discours au XIXe Congrès du Parti Communiste Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM - La Collana / The Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788879169196, pp.185-210. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7359/919-2019-elba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment traduire les termes d'origine physiologique dans les jugements d'appréciation de la calligraphie chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin du CRATIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction du chinois au français à des locuteurs des deux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Art, interculturel et apprentissage des langues, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v10i2.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des caractères simples : analyse des combinaisons lexicales spécialisées autour du yangsheng en didactique de la traduction humaine et assistée par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Single Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yangsheng est-il mieux compris grâce au Grand Ricci ou à DeepSeek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Conception et usage du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the notion of Yangsheng better understood thanks to the Grand Ricci or DeepSeek?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception et la place du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Jun 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de la langue française en faveur des transitions vertes et le rôle des terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA Paris Co-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas; SFU; LAB'URBA, Jul 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’étudiants en formation aux besoins terminologiques d’un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDTT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federica Vezzani, Université de Padoue; Elpida Loupaki, Université Aristote de Thessalonique, Jun 2025, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur "La terminologie numérique multilingue aujourd'hui. Conception, formats de représentation et systèmes de gestion" (MDTT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Linguistic and Literary Studies, Padua, Italy; Department of Information Engineering, Padua, Italy; School of French, Thessaloniki, Greece; School of Informatics, Thessaloniki, Greece, Jun 2025, Thessalonique, Grèce. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expert(e) dans le contexte d'apprentissage de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle university of Thessaloniki, May 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔de Liu Haisu 刘海粟 : des articles publiés au fil de l’écriture à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d’esthétique traditionnelle chinoise à l’épreuve de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique comparée. Le beau, l’art et l’esthétique au-delà de l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'esthétique, Jun 2024, Paris (La Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioterminologie de la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les discours du développement durable et de la transition écologique. Domaines, sens, transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne nouvelle, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔 de Liu Haisu 刘海粟 : des articles publiés au fil de l’eau à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on utiliser la traduction automatique neuronale dans la traduction du chinois au français pour l’édition en sciences humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des métiers du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métiers du Livre, ISIT, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions: a socioterminological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Research Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et transferts culturels: Asie orientale-Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Sook Wang-Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has AI affected my work as a Chinese to French translator over the last three years?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Ioan Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI's Place in the Language Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JIAMCATT, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique neuronale du chinois au français pour l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Gondry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations pédagogiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon Assas Université, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chinois, quelle écriture étrange!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qiaoyu jiangtan Conférences invités étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des langues étrangères de l'université de Nanjing, Mar 2023, Nanjing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en post-édition des étudiants chinois et français en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Echeveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate machine translation into the translators’s training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences-midi 2021-2022 du Département de linguistique et de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION AUTOMATIQUE NEURONALE VA-T-ELLE REMPLACER LES HUMAINS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Honorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YourTerm: A Collaborative & FAIR European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Maslias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating and the computer (TC44), Luxembourg.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLING, Nov 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la traduction automatique neuronale dans l’enseignement de la traduction du chinois au français à des étudiants chinois et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2022- 306 - La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience of the painter Liu Haisu and the birth of modern Chinese art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Langues Uqam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langues Uqam, Dec 2022, Montréal Québec (HEC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la TA et de la TAO appliquées à la traduction du chinois au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la traduction automatique appliquée aux corpus rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation TraduXio (plateforme de traduction collaborative en ligne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2021, Rennes (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la matérialité des œuvres dans les transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et transferts culturels: Asie orientale-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études étrangères de l'Université de Nanjing; ISIT, Oct 2021, Nanjing (on line ), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and algorithms: Are translation softwares better translators? The case of Chinese to French translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language learning in the digital age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Institute China; Institut français de Pékin, Sep 2020, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du terme de ligne (xian 線／线) dans l’œuvre critique du peintre Liu Haisu 劉海粟 (1896-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie lexicale à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III Jean Moulin, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la figure humaine et du corps en Chine à l'arrivée des Jésuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Grebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue interculturel France Chine à travers la présence des Jésuites en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA; Musée Cernuschi, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xizai et son &amp;quot;Précis de calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'art du lettré. Echanges sur la calligraphie de Chine et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco. Départements de civilisations chinoise et japonaise; Gakugei daigaku, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligne écrite, ligne peinte : écho et cohérence chez Pan Tianshou et Liu Haisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages entre écritures et images dans le monde chinois moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Asie orientale (IAO); Centre de recherche sur les civilisations de l'Asie orientale (CRCAO); Centre d'Etude de l'écriture et de l'image (Université Paris Diderot), Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiaohong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise dans le processus de construction nationale: 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ASIEs, Inalco, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise, 1920-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes chinois à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, interculturel et apprentissage des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRHILL; LALIC, Sep 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois-français, français-chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Shen Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois- français et français -chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lao Linlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des traducteurs tri-actifs : Le passage par l’anglais constitue-t-il une aide pour la traduction du chinois vers le français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des traducteurs et des interprètes : des prérequis au marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475 - 490, 2025, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The line ( xiantiao 線條 ) in the early writings on art by the painter Liu Haisu 劉海粟 (1896-1994): context, issues, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goossaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue de l'Association française d'études chinoises. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études chinoises (XL 2021), Presses de l'Inalco, 2024, Numéro XL- 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGNE ÉCRITE, LIGNE PEINTE : ÉCHO ET COHÉRENCE CHEZ PAN TIANSHOU ET LIU HAISU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de l'école doctorale art et archéologie 124; Antoine Gournay, Marie Laureillard et Li Shiyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Art Asie Sorbonne. 2022 – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité, co-construction, quand l’outil numérique dé-hiérarchise le rapport entre enseignant-e-s et étudiant-e-s en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances apprivoisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.87-94, 2021, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beau, le laid et l’inachevé: apport du Précis de calligraphie de Liu Xizai à une réflexion sur l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et interculturel ou les mutations silencieuses de la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782343081786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La post édition de textes de presse traduits automatiquement du chinois au français en formation initiale à la traduction : remédiation par repérage et classification des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on post-éditer la pensée esthétique chinoise ? Une analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on the Wellbeing of Professional Translators, Interpreters and Terminologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Hubscher-Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs; ISIT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA: TRANSLANGUAGING AND SUSTAINABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Airas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Fraser University. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIAMCATT 2025 in Geneva: efficient machines for healthy minds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts from JIAMCATT 2023: Is it all about tech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Karl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on Translation, Localisation and Transcreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Melby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Jeansalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Bettendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai » 書概 [Aperçu de calligraphie] de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chazaly Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Institut National des Langues et Civilisations Orientales- INALCO PARIS - LANGUES O', 2014. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INAL0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04067966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai書概[ Précis de calligraphie] » de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Institut National des Langues et Civilisations Orientales (INALCO), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural communication and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Ecole d'été en communication interculturelle, Shanghai (Virtual Conf), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-activité, co-construction : quand l'outil numérique déhiérarchise le rapport entre enseignants et étudiants en langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Birsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme calligraphique et ses marges : affaire de style, affaire d’état. &amp;lt;/br&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Chazaly Elbaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse à l'ISIT : traduction, terminologie et histoire des idées Membre associée de l'Institut français de recherche sur l'Asie de l'Est (IFRAE)Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs)Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neology Membre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and Terminology Membre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des Langues Membre du projet de recherche SAGA (Sustainable Cities and Translanguaging)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-chazaly-elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7638-8756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194243729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Diplômes *Maîtrise de philosophie de Paris IV, Sorbonne, en 1988.Thèse de doctorat en Histoire des idées de l'Inalco, en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement, de formation et de direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la philosophie en terminale, en 1990-1992.Formation en langue, calligraphie et en pratiques énergétiques chinoises, 1992-1995.Création et direction d'une association culturelle asiatique, La Pierre à encre,1995-2017.Enseignement de langue chinoise et de culture chinoises aux étudiants et stagiaires français, en association et en entreprise, 1995-2015.Enseignements de la langue française et de la culture européenne aux étudiants et stagiaires chinois, en formation initiale et continue, en milieu universitaire et en entreprise, de 1995 à 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement de la traduction et de la terminologie et suivi de recherche étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la traduction générale chinois français à l'ISIT, 2012-aujourd'hui.Enseignement de la terminologie générale et spécialisée à l'ISIT, 2012-aujourd'hui.Enseignement de la traduction spécialisée (traduction économique et financière) à l'université Sorbonne nouvelle, 2016-2019.Formation à la recherche en terminologie et direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.Direction de projets de recherche appliquée avec le Monde diplomatique, le Parlement européen, la Commission européenne, le musée du Louvre, la Direction générale à la langue française et aux langues de France (DGLFLF).Direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et recherche à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à AUTH (Université d'Aristote de Thessalonique), 2021, 2024. (en personne)Professeure invitée à l'université Shanghai Jiaotong, 2023. (en ligne)Professeure invitée à l'université Sun Yat-sen, 2023. (en ligne)Professeure invitée à l'université de Nanjing, 2017, 2019, 2024. (en personne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et responsabilités dans le champ de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée à l'IFRAE (Institut de recherche sur l'Asie de l'Est, UMR 8043), 2014-aujourd'hui.Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs).Responsable du séminaire sur l'Interculturel à l'ISIT, 2017-2023.Responsable du séminaire sur les Objectifs de développement durable à l'ISIT, 2023-2024.Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neologyMembre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and TerminologyMembre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des LanguesMembre du projet de recherche international SAGA: Sustainable cities and translanguajing, porté par Simon Fraser University (Vancouver).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Zhang Xiang, L’apprentissage et l’enseignement des langues orientés vers la traduction : Impact sur le développement des compétences linguistiques et traductives dans un contexte d’enseignement supérieur. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Chen zechen, Étude sur les pratiques de l’enseignement du français dans les universités des langues étrangères de la Chined’aujourd’hui. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Ma Xiaolin, Construction et production de connaissances interdisciplinaires : étude comparative de la traduction chinois - français des termes de la mécanique et de la médecine traditionnelle chinoise. Directrice: Mocja Pecman, CLILLAC-ARP (EA 3967) de l’Université Paris Cité, ED « Sciences du Langage » ED 62.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohácsi-Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Terminology and Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25430/pupj.jdtl.1764781209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle modalité de relation aux experts dans un contexte d'apprentissage de la terminologie en master de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées, 16, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26262/st.v0i16.10651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">笔触与书写: 刘海粟作品中的西画影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宁玥 Ningyue Li 李</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">亚太艺术 Yatai yishu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intelligences pour la traduction. IA et interculturel: actions et interactions, [FORUM 20:2] 2022, pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative : analyse d'un projet interuniversitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38 (Issue Supplement_1), pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative: analyse d'un projet inter-universitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38, Issue Supplement_1, pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21, Issue 1, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement purement distanciel de la traduction grâce à une plateforme collaborative est-il possible? Leçons d'une pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Postlewate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE INTERCULTURELLE ET TERMINOLOGIE COMPAREE : De la langue au réel par les termes et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue of FORUM 20:2 (Intelligences pour la traduction. IA et interculturel : actions et interactions.), pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université de la Sorbonne de Liu Haisu : lignes et touches dans l’œuvre d’un peintre chinois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La lettre et la ligne, 2, pp.154-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“让中华文化展现出永久魅力和时代风采 Que la beauté éternelle de la culture chinoise rayonne sur notre époque”: la terminologie de la culture dans le discours au XIXe Congrès du Parti Communiste Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM - La Collana / The Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788879169196, pp.185-210. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7359/919-2019-elba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment traduire les termes d'origine physiologique dans les jugements d'appréciation de la calligraphie chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin du CRATIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction du chinois au français à des locuteurs des deux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Art, interculturel et apprentissage des langues, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v10i2.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et discours dans des contextes nationaux et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailin Nacucchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamulle Kerbastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA : Translanguaging and sustainability research international research project on language and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isit; Simon Fraser University, Jul 2025, Arcueil ; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yangsheng est-il mieux compris grâce au Grand Ricci ou à DeepSeek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Conception et usage du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des caractères simples : analyse des combinaisons lexicales spécialisées autour du yangsheng en didactique de la traduction humaine et assistée par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Single Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the notion of Yangsheng better understood thanks to the Grand Ricci or DeepSeek?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception et la place du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Jun 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de la langue française en faveur des transitions vertes et le rôle des terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA Paris Co-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas; SFU; LAB'URBA, Jul 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’étudiants en formation aux besoins terminologiques d’un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDTT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federica Vezzani, Université de Padoue; Elpida Loupaki, Université Aristote de Thessalonique, Jun 2025, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur "La terminologie numérique multilingue aujourd'hui. Conception, formats de représentation et systèmes de gestion" (MDTT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Linguistic and Literary Studies, Padua, Italy; Department of Information Engineering, Padua, Italy; School of French, Thessaloniki, Greece; School of Informatics, Thessaloniki, Greece, Jun 2025, Thessalonique, Grèce. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expert(e) dans le contexte d'apprentissage de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle university of Thessaloniki, May 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔de Liu Haisu 刘海粟 : des articles publiés au fil de l’écriture à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions: a socioterminological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Research Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔 de Liu Haisu 刘海粟 : des articles publiés au fil de l’eau à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on utiliser la traduction automatique neuronale dans la traduction du chinois au français pour l’édition en sciences humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des métiers du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métiers du Livre, ISIT, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d’esthétique traditionnelle chinoise à l’épreuve de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique comparée. Le beau, l’art et l’esthétique au-delà de l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'esthétique, Jun 2024, Paris (La Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioterminologie de la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les discours du développement durable et de la transition écologique. Domaines, sens, transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne nouvelle, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et transferts culturels: Asie orientale-Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Sook Wang-Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has AI affected my work as a Chinese to French translator over the last three years?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Ioan Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI's Place in the Language Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JIAMCATT, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique neuronale du chinois au français pour l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Gondry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations pédagogiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon Assas Université, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chinois, quelle écriture étrange!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qiaoyu jiangtan Conférences invités étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des langues étrangères de l'université de Nanjing, Mar 2023, Nanjing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en post-édition des étudiants chinois et français en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Echeveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate machine translation into the translators’s training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences-midi 2021-2022 du Département de linguistique et de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION AUTOMATIQUE NEURONALE VA-T-ELLE REMPLACER LES HUMAINS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Honorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YourTerm: A Collaborative & FAIR European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Maslias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating and the computer (TC44), Luxembourg.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLING, Nov 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la traduction automatique neuronale dans l’enseignement de la traduction du chinois au français à des étudiants chinois et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2022- 306 - La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience of the painter Liu Haisu and the birth of modern Chinese art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Langues Uqam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langues Uqam, Dec 2022, Montréal Québec (HEC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la matérialité des œuvres dans les transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et transferts culturels: Asie orientale-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études étrangères de l'Université de Nanjing; ISIT, Oct 2021, Nanjing (on line ), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation TraduXio (plateforme de traduction collaborative en ligne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2021, Rennes (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la TA et de la TAO appliquées à la traduction du chinois au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la traduction automatique appliquée aux corpus rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and algorithms: Are translation softwares better translators? The case of Chinese to French translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language learning in the digital age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Institute China; Institut français de Pékin, Sep 2020, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du terme de ligne (xian 線／线) dans l’œuvre critique du peintre Liu Haisu 劉海粟 (1896-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie lexicale à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III Jean Moulin, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la figure humaine et du corps en Chine à l'arrivée des Jésuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Grebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue interculturel France Chine à travers la présence des Jésuites en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA; Musée Cernuschi, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xizai et son &amp;quot;Précis de calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'art du lettré. Echanges sur la calligraphie de Chine et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco. Départements de civilisations chinoise et japonaise; Gakugei daigaku, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligne écrite, ligne peinte : écho et cohérence chez Pan Tianshou et Liu Haisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages entre écritures et images dans le monde chinois moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Asie orientale (IAO); Centre de recherche sur les civilisations de l'Asie orientale (CRCAO); Centre d'Etude de l'écriture et de l'image (Université Paris Diderot), Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiaohong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise dans le processus de construction nationale: 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ASIEs, Inalco, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise, 1920-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes chinois à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, interculturel et apprentissage des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRHILL; LALIC, Sep 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois-français, français-chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Shen Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois- français et français -chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lao Linlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des traducteurs tri-actifs : Le passage par l’anglais constitue-t-il une aide pour la traduction du chinois vers le français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des traducteurs et des interprètes : des prérequis au marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475 - 490, 2025, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The line ( xiantiao 線條 ) in the early writings on art by the painter Liu Haisu 劉海粟 (1896-1994): context, issues, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goossaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue de l'Association française d'études chinoises. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études chinoises (XL 2021), Presses de l'Inalco, 2024, Numéro XL- 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGNE ÉCRITE, LIGNE PEINTE : ÉCHO ET COHÉRENCE CHEZ PAN TIANSHOU ET LIU HAISU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de l'école doctorale art et archéologie 124; Antoine Gournay, Marie Laureillard et Li Shiyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Art Asie Sorbonne. 2022 – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité, co-construction, quand l’outil numérique dé-hiérarchise le rapport entre enseignant-e-s et étudiant-e-s en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances apprivoisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.87-94, 2021, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beau, le laid et l’inachevé: apport du Précis de calligraphie de Liu Xizai à une réflexion sur l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et interculturel ou les mutations silencieuses de la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782343081786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on post-éditer la pensée esthétique chinoise ? Une analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La post édition de textes de presse traduits automatiquement du chinois au français en formation initiale à la traduction : remédiation par repérage et classification des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA: TRANSLANGUAGING AND SUSTAINABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Airas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Fraser University. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on the Wellbeing of Professional Translators, Interpreters and Terminologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Hubscher-Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs; ISIT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIAMCATT 2025 in Geneva: efficient machines for healthy minds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts from JIAMCATT 2023: Is it all about tech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Karl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on Translation, Localisation and Transcreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Melby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Jeansalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Bettendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai書概[ Précis de calligraphie] » de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Institut National des Langues et Civilisations Orientales (INALCO), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai » 書概 [Aperçu de calligraphie] de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chazaly Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Institut National des Langues et Civilisations Orientales- INALCO PARIS - LANGUES O', 2014. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INAL0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04067966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural communication and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Ecole d'été en communication interculturelle, Shanghai (Virtual Conf), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-activité, co-construction : quand l'outil numérique déhiérarchise le rapport entre enseignants et étudiants en langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Birsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme calligraphique et ses marges : affaire de style, affaire d’état. &amp;lt;/br&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B574CC45"/>
+    <w:nsid w:val="B9B335D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-chazaly-elbaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194243729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moh&#225;csi-Gorove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25430/pupj.jdtl.1764781209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiaomin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23425;&#29605; Ningyue Li &#26446;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpida Loupaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00018.elb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00027.mia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jamborova Lemay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Roesler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Postlewate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Maggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bordes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-elba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v10i2.840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mohacsi Gorove" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laumonier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Castagnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sook Wang-Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ivan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Riley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Foti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ioan Ciobanu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hillinger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Moran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jendoubi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Gondry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Echeveri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Honorat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Maslias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Min" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doulet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grebille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaohong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Shen Lao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lao Linlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481493v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbutt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005281" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005281" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923214v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4882" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Hubscher-Davidson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tuominen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bacco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jorge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Todd" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350816v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Melby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Heard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Jeansalle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bettendorf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04067966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chazaly Elbaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04400508v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03587119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-chazaly-elbaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194243729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moh&#225;csi-Gorove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25430/pupj.jdtl.1764781209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiaomin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23425;&#29605; Ningyue Li &#26446;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00018.elb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpida Loupaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00027.mia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jamborova Lemay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Roesler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Postlewate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Maggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bordes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-elba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v10i2.840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Nacucchio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamulle Kerbastard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mohacsi Gorove" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Castagnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laumonier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sook Wang-Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Riley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Foti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ioan Ciobanu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hillinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Moran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jendoubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Gondry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Echeveri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Honorat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Maslias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Min" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grebille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaohong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffitte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Shen Lao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lao Linlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbutt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005281" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005281" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4882" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Todd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Hubscher-Davidson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tuominen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bacco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jorge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350816v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Melby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Heard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Jeansalle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bettendorf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04067966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chazaly Elbaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04400508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03587119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>