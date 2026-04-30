--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Chazaly Elbaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse à l'ISIT : traduction, terminologie et histoire des idées Membre associée de l'Institut français de recherche sur l'Asie de l'Est (IFRAE)Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs)Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neology Membre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and Terminology Membre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des Langues Membre du projet de recherche SAGA (Sustainable Cities and Translanguaging)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-chazaly-elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7638-8756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194243729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Diplômes *Maîtrise de philosophie de Paris IV, Sorbonne, en 1988.Thèse de doctorat en Histoire des idées de l'Inalco, en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement, de formation et de direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la philosophie en terminale, en 1990-1992.Formation en langue, calligraphie et en pratiques énergétiques chinoises, 1992-1995.Création et direction d'une association culturelle asiatique, La Pierre à encre,1995-2017.Enseignement de langue chinoise et de culture chinoises aux étudiants et stagiaires français, en association et en entreprise, 1995-2015.Enseignements de la langue française et de la culture européenne aux étudiants et stagiaires chinois, en formation initiale et continue, en milieu universitaire et en entreprise, de 1995 à 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement de la traduction et de la terminologie et suivi de recherche étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la traduction générale chinois français à l'ISIT, 2012-aujourd'hui.Enseignement de la terminologie générale et spécialisée à l'ISIT, 2012-aujourd'hui.Enseignement de la traduction spécialisée (traduction économique et financière) à l'université Sorbonne nouvelle, 2016-2019.Formation à la recherche en terminologie et direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.Direction de projets de recherche appliquée avec le Monde diplomatique, le Parlement européen, la Commission européenne, le musée du Louvre, la Direction générale à la langue française et aux langues de France (DGLFLF).Direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et recherche à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à AUTH (Université d'Aristote de Thessalonique), 2021, 2024. (en personne)Professeure invitée à l'université Shanghai Jiaotong, 2023. (en ligne)Professeure invitée à l'université Sun Yat-sen, 2023. (en ligne)Professeure invitée à l'université de Nanjing, 2017, 2019, 2024. (en personne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et responsabilités dans le champ de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée à l'IFRAE (Institut de recherche sur l'Asie de l'Est, UMR 8043), 2014-aujourd'hui.Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs).Responsable du séminaire sur l'Interculturel à l'ISIT, 2017-2023.Responsable du séminaire sur les Objectifs de développement durable à l'ISIT, 2023-2024.Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neologyMembre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and TerminologyMembre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des LanguesMembre du projet de recherche international SAGA: Sustainable cities and translanguajing, porté par Simon Fraser University (Vancouver).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Zhang Xiang, L’apprentissage et l’enseignement des langues orientés vers la traduction : Impact sur le développement des compétences linguistiques et traductives dans un contexte d’enseignement supérieur. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Chen zechen, Étude sur les pratiques de l’enseignement du français dans les universités des langues étrangères de la Chined’aujourd’hui. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Ma Xiaolin, Construction et production de connaissances interdisciplinaires : étude comparative de la traduction chinois - français des termes de la mécanique et de la médecine traditionnelle chinoise. Directrice: Mocja Pecman, CLILLAC-ARP (EA 3967) de l’Université Paris Cité, ED « Sciences du Langage » ED 62.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohácsi-Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Terminology and Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25430/pupj.jdtl.1764781209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle modalité de relation aux experts dans un contexte d'apprentissage de la terminologie en master de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées, 16, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26262/st.v0i16.10651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">笔触与书写: 刘海粟作品中的西画影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宁玥 Ningyue Li 李</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">亚太艺术 Yatai yishu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intelligences pour la traduction. IA et interculturel: actions et interactions, [FORUM 20:2] 2022, pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative : analyse d'un projet interuniversitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38 (Issue Supplement_1), pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative: analyse d'un projet inter-universitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38, Issue Supplement_1, pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21, Issue 1, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement purement distanciel de la traduction grâce à une plateforme collaborative est-il possible? Leçons d'une pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Postlewate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE INTERCULTURELLE ET TERMINOLOGIE COMPAREE : De la langue au réel par les termes et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue of FORUM 20:2 (Intelligences pour la traduction. IA et interculturel : actions et interactions.), pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université de la Sorbonne de Liu Haisu : lignes et touches dans l’œuvre d’un peintre chinois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La lettre et la ligne, 2, pp.154-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“让中华文化展现出永久魅力和时代风采 Que la beauté éternelle de la culture chinoise rayonne sur notre époque”: la terminologie de la culture dans le discours au XIXe Congrès du Parti Communiste Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM - La Collana / The Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788879169196, pp.185-210. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7359/919-2019-elba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment traduire les termes d'origine physiologique dans les jugements d'appréciation de la calligraphie chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin du CRATIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction du chinois au français à des locuteurs des deux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Art, interculturel et apprentissage des langues, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v10i2.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et discours dans des contextes nationaux et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailin Nacucchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamulle Kerbastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA : Translanguaging and sustainability research international research project on language and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isit; Simon Fraser University, Jul 2025, Arcueil ; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yangsheng est-il mieux compris grâce au Grand Ricci ou à DeepSeek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Conception et usage du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des caractères simples : analyse des combinaisons lexicales spécialisées autour du yangsheng en didactique de la traduction humaine et assistée par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Single Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the notion of Yangsheng better understood thanks to the Grand Ricci or DeepSeek?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception et la place du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Jun 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de la langue française en faveur des transitions vertes et le rôle des terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA Paris Co-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas; SFU; LAB'URBA, Jul 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’étudiants en formation aux besoins terminologiques d’un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDTT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federica Vezzani, Université de Padoue; Elpida Loupaki, Université Aristote de Thessalonique, Jun 2025, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur "La terminologie numérique multilingue aujourd'hui. Conception, formats de représentation et systèmes de gestion" (MDTT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Linguistic and Literary Studies, Padua, Italy; Department of Information Engineering, Padua, Italy; School of French, Thessaloniki, Greece; School of Informatics, Thessaloniki, Greece, Jun 2025, Thessalonique, Grèce. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expert(e) dans le contexte d'apprentissage de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle university of Thessaloniki, May 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔de Liu Haisu 刘海粟 : des articles publiés au fil de l’écriture à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions: a socioterminological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Research Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔 de Liu Haisu 刘海粟 : des articles publiés au fil de l’eau à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on utiliser la traduction automatique neuronale dans la traduction du chinois au français pour l’édition en sciences humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des métiers du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métiers du Livre, ISIT, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d’esthétique traditionnelle chinoise à l’épreuve de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique comparée. Le beau, l’art et l’esthétique au-delà de l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'esthétique, Jun 2024, Paris (La Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioterminologie de la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les discours du développement durable et de la transition écologique. Domaines, sens, transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne nouvelle, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et transferts culturels: Asie orientale-Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Sook Wang-Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has AI affected my work as a Chinese to French translator over the last three years?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Ioan Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI's Place in the Language Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JIAMCATT, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique neuronale du chinois au français pour l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Gondry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations pédagogiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon Assas Université, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chinois, quelle écriture étrange!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qiaoyu jiangtan Conférences invités étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des langues étrangères de l'université de Nanjing, Mar 2023, Nanjing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en post-édition des étudiants chinois et français en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Echeveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate machine translation into the translators’s training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences-midi 2021-2022 du Département de linguistique et de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION AUTOMATIQUE NEURONALE VA-T-ELLE REMPLACER LES HUMAINS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Honorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YourTerm: A Collaborative & FAIR European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Maslias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating and the computer (TC44), Luxembourg.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLING, Nov 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la traduction automatique neuronale dans l’enseignement de la traduction du chinois au français à des étudiants chinois et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2022- 306 - La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience of the painter Liu Haisu and the birth of modern Chinese art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Langues Uqam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langues Uqam, Dec 2022, Montréal Québec (HEC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la matérialité des œuvres dans les transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et transferts culturels: Asie orientale-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études étrangères de l'Université de Nanjing; ISIT, Oct 2021, Nanjing (on line ), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation TraduXio (plateforme de traduction collaborative en ligne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2021, Rennes (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la TA et de la TAO appliquées à la traduction du chinois au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la traduction automatique appliquée aux corpus rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and algorithms: Are translation softwares better translators? The case of Chinese to French translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language learning in the digital age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Institute China; Institut français de Pékin, Sep 2020, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du terme de ligne (xian 線／线) dans l’œuvre critique du peintre Liu Haisu 劉海粟 (1896-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie lexicale à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III Jean Moulin, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la figure humaine et du corps en Chine à l'arrivée des Jésuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Grebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue interculturel France Chine à travers la présence des Jésuites en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA; Musée Cernuschi, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xizai et son &amp;quot;Précis de calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'art du lettré. Echanges sur la calligraphie de Chine et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco. Départements de civilisations chinoise et japonaise; Gakugei daigaku, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligne écrite, ligne peinte : écho et cohérence chez Pan Tianshou et Liu Haisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages entre écritures et images dans le monde chinois moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Asie orientale (IAO); Centre de recherche sur les civilisations de l'Asie orientale (CRCAO); Centre d'Etude de l'écriture et de l'image (Université Paris Diderot), Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiaohong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise dans le processus de construction nationale: 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ASIEs, Inalco, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise, 1920-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes chinois à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, interculturel et apprentissage des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRHILL; LALIC, Sep 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois-français, français-chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Shen Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois- français et français -chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lao Linlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des traducteurs tri-actifs : Le passage par l’anglais constitue-t-il une aide pour la traduction du chinois vers le français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des traducteurs et des interprètes : des prérequis au marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475 - 490, 2025, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The line ( xiantiao 線條 ) in the early writings on art by the painter Liu Haisu 劉海粟 (1896-1994): context, issues, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goossaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue de l'Association française d'études chinoises. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études chinoises (XL 2021), Presses de l'Inalco, 2024, Numéro XL- 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGNE ÉCRITE, LIGNE PEINTE : ÉCHO ET COHÉRENCE CHEZ PAN TIANSHOU ET LIU HAISU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de l'école doctorale art et archéologie 124; Antoine Gournay, Marie Laureillard et Li Shiyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Art Asie Sorbonne. 2022 – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité, co-construction, quand l’outil numérique dé-hiérarchise le rapport entre enseignant-e-s et étudiant-e-s en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances apprivoisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.87-94, 2021, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beau, le laid et l’inachevé: apport du Précis de calligraphie de Liu Xizai à une réflexion sur l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et interculturel ou les mutations silencieuses de la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782343081786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on post-éditer la pensée esthétique chinoise ? Une analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La post édition de textes de presse traduits automatiquement du chinois au français en formation initiale à la traduction : remédiation par repérage et classification des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA: TRANSLANGUAGING AND SUSTAINABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Airas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Fraser University. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on the Wellbeing of Professional Translators, Interpreters and Terminologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Hubscher-Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs; ISIT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIAMCATT 2025 in Geneva: efficient machines for healthy minds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts from JIAMCATT 2023: Is it all about tech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Karl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on Translation, Localisation and Transcreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Melby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Jeansalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Bettendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai書概[ Précis de calligraphie] » de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Institut National des Langues et Civilisations Orientales (INALCO), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai » 書概 [Aperçu de calligraphie] de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chazaly Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Institut National des Langues et Civilisations Orientales- INALCO PARIS - LANGUES O', 2014. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INAL0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04067966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural communication and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Ecole d'été en communication interculturelle, Shanghai (Virtual Conf), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-activité, co-construction : quand l'outil numérique déhiérarchise le rapport entre enseignants et étudiants en langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Birsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme calligraphique et ses marges : affaire de style, affaire d’état. &amp;lt;/br&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Chazaly Elbaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse à l'ISIT : traduction, terminologie et histoire des idées Membre associée de l'Institut français de recherche sur l'Asie de l'Est (IFRAE)Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs)Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neology Membre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and Terminology Membre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des Langues Membre du projet de recherche SAGA (Sustainable Cities and Translanguaging)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-chazaly-elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7638-8756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194243729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Diplômes *Maîtrise de philosophie de Paris IV, Sorbonne, en 1988.Thèse de doctorat en Histoire des idées de l'Inalco, en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement, de formation et de direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la philosophie en terminale, en 1990-1992.Formation en langue, calligraphie et en pratiques énergétiques chinoises, 1992-1995.Création et direction d'une association culturelle asiatique, La Pierre à encre,1995-2017.Enseignement de langue chinoise et de culture chinoises aux étudiants et stagiaires français, en association et en entreprise, 1995-2015.Enseignements de la langue française et de la culture européenne aux étudiants et stagiaires chinois, en formation initiale et continue, en milieu universitaire et en entreprise, de 1995 à 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement de la traduction et de la terminologie et suivi de recherche étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la traduction générale chinois français à l'ISIT, 2012-aujourd'hui.Enseignement de la terminologie générale et spécialisée à l'ISIT, 2012-aujourd'hui.Enseignement de la traduction spécialisée (traduction économique et financière) à l'université Sorbonne nouvelle, 2016-2019.Formation à la recherche en terminologie et direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.Direction de projets de recherche appliquée avec le Monde diplomatique, le Parlement européen, la Commission européenne, le musée du Louvre, la Direction générale à la langue française et aux langues de France (DGLFLF).Direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et recherche à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à AUTH (Université d'Aristote de Thessalonique), 2021, 2024. (en personne)Professeure invitée à l'université Shanghai Jiaotong, 2023. (en ligne)Professeure invitée à l'université Sun Yat-sen, 2023. (en ligne)Professeure invitée à l'université de Nanjing, 2017, 2019, 2024. (en personne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et responsabilités dans le champ de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée à l'IFRAE (Institut de recherche sur l'Asie de l'Est, UMR 8043), 2014-aujourd'hui.Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs).Responsable du séminaire sur l'Interculturel à l'ISIT, 2017-2023.Responsable du séminaire sur les Objectifs de développement durable à l'ISIT, 2023-2024.Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neologyMembre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and TerminologyMembre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des LanguesMembre du projet de recherche international SAGA: Sustainable cities and translanguajing, porté par Simon Fraser University (Vancouver).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Zhang Xiang, L’apprentissage et l’enseignement des langues orientés vers la traduction : Impact sur le développement des compétences linguistiques et traductives dans un contexte d’enseignement supérieur. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Chen zechen, Étude sur les pratiques de l’enseignement du français dans les universités des langues étrangères de la Chined’aujourd’hui. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Ma Xiaolin, Construction et production de connaissances interdisciplinaires : étude comparative de la traduction chinois - français des termes de la mécanique et de la médecine traditionnelle chinoise. Directrice: Mocja Pecman, CLILLAC-ARP (EA 3967) de l’Université Paris Cité, ED « Sciences du Langage » ED 62.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohácsi-Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Terminology and Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25430/pupj.jdtl.1764781209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle modalité de relation aux experts dans un contexte d'apprentissage de la terminologie en master de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées, 16, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26262/st.v0i16.10651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">笔触与书写: 刘海粟作品中的西画影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宁玥 Ningyue Li 李</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">亚太艺术 Yatai yishu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative : analyse d'un projet interuniversitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38 (Issue Supplement_1), pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intelligences pour la traduction. IA et interculturel: actions et interactions, [FORUM 20:2] 2022, pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative: analyse d'un projet inter-universitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38, Issue Supplement_1, pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21, Issue 1, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement purement distanciel de la traduction grâce à une plateforme collaborative est-il possible? Leçons d'une pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Postlewate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE INTERCULTURELLE ET TERMINOLOGIE COMPAREE : De la langue au réel par les termes et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue of FORUM 20:2 (Intelligences pour la traduction. IA et interculturel : actions et interactions.), pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université de la Sorbonne de Liu Haisu : lignes et touches dans l’œuvre d’un peintre chinois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La lettre et la ligne, 2, pp.154-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“让中华文化展现出永久魅力和时代风采 Que la beauté éternelle de la culture chinoise rayonne sur notre époque”: la terminologie de la culture dans le discours au XIXe Congrès du Parti Communiste Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM - La Collana / The Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788879169196, pp.185-210. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7359/919-2019-elba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment traduire les termes d'origine physiologique dans les jugements d'appréciation de la calligraphie chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin du CRATIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction du chinois au français à des locuteurs des deux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Art, interculturel et apprentissage des langues, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v10i2.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attaque » ou « attentat » ? Retour sur sept ans d’expérimentation en cours de traduction de presse outillée du chinois au français en premier cycle de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Chinese Language and Translation to/from Chinese at a Crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mons, Mar 2026, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des caractères simples : analyse des combinaisons lexicales spécialisées autour du yangsheng en didactique de la traduction humaine et assistée par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Single Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yangsheng est-il mieux compris grâce au Grand Ricci ou à DeepSeek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Conception et usage du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et discours dans des contextes nationaux et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailin Nacucchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamulle Kerbastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA : Translanguaging and sustainability research international research project on language and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isit; Simon Fraser University, Jul 2025, Arcueil ; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the notion of Yangsheng better understood thanks to the Grand Ricci or DeepSeek?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception et la place du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Jun 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur "La terminologie numérique multilingue aujourd'hui. Conception, formats de représentation et systèmes de gestion" (MDTT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Linguistic and Literary Studies, Padua, Italy; Department of Information Engineering, Padua, Italy; School of French, Thessaloniki, Greece; School of Informatics, Thessaloniki, Greece, Jun 2025, Thessalonique, Grèce. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de la langue française en faveur des transitions vertes et le rôle des terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA Paris Co-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas; SFU; LAB'URBA, Jul 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’étudiants en formation aux besoins terminologiques d’un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDTT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federica Vezzani, Université de Padoue; Elpida Loupaki, Université Aristote de Thessalonique, Jun 2025, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d’esthétique traditionnelle chinoise à l’épreuve de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique comparée. Le beau, l’art et l’esthétique au-delà de l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'esthétique, Jun 2024, Paris (La Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioterminologie de la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les discours du développement durable et de la transition écologique. Domaines, sens, transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne nouvelle, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expert(e) dans le contexte d'apprentissage de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle university of Thessaloniki, May 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔de Liu Haisu 刘海粟 : des articles publiés au fil de l’écriture à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔 de Liu Haisu 刘海粟 : des articles publiés au fil de l’eau à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on utiliser la traduction automatique neuronale dans la traduction du chinois au français pour l’édition en sciences humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des métiers du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métiers du Livre, ISIT, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions: a socioterminological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Research Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et transferts culturels: Asie orientale-Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Sook Wang-Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has AI affected my work as a Chinese to French translator over the last three years?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Ioan Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI's Place in the Language Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JIAMCATT, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Gondry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations pédagogiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon Assas Université, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique neuronale du chinois au français pour l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chinois, quelle écriture étrange!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qiaoyu jiangtan Conférences invités étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des langues étrangères de l'université de Nanjing, Mar 2023, Nanjing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en post-édition des étudiants chinois et français en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Echeveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate machine translation into the translators’s training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences-midi 2021-2022 du Département de linguistique et de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YourTerm: A Collaborative & FAIR European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Maslias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating and the computer (TC44), Luxembourg.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLING, Nov 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION AUTOMATIQUE NEURONALE VA-T-ELLE REMPLACER LES HUMAINS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Honorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la traduction automatique neuronale dans l’enseignement de la traduction du chinois au français à des étudiants chinois et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2022- 306 - La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience of the painter Liu Haisu and the birth of modern Chinese art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Langues Uqam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langues Uqam, Dec 2022, Montréal Québec (HEC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la TA et de la TAO appliquées à la traduction du chinois au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la traduction automatique appliquée aux corpus rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation TraduXio (plateforme de traduction collaborative en ligne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2021, Rennes (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la matérialité des œuvres dans les transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et transferts culturels: Asie orientale-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études étrangères de l'Université de Nanjing; ISIT, Oct 2021, Nanjing (on line ), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and algorithms: Are translation softwares better translators? The case of Chinese to French translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language learning in the digital age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Institute China; Institut français de Pékin, Sep 2020, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du terme de ligne (xian 線／线) dans l’œuvre critique du peintre Liu Haisu 劉海粟 (1896-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie lexicale à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III Jean Moulin, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la figure humaine et du corps en Chine à l'arrivée des Jésuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Grebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue interculturel France Chine à travers la présence des Jésuites en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA; Musée Cernuschi, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xizai et son &amp;quot;Précis de calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'art du lettré. Echanges sur la calligraphie de Chine et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco. Départements de civilisations chinoise et japonaise; Gakugei daigaku, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiaohong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligne écrite, ligne peinte : écho et cohérence chez Pan Tianshou et Liu Haisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages entre écritures et images dans le monde chinois moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Asie orientale (IAO); Centre de recherche sur les civilisations de l'Asie orientale (CRCAO); Centre d'Etude de l'écriture et de l'image (Université Paris Diderot), Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise dans le processus de construction nationale: 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ASIEs, Inalco, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise, 1920-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes chinois à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, interculturel et apprentissage des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRHILL; LALIC, Sep 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois-français, français-chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Shen Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois- français et français -chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lao Linlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des traducteurs tri-actifs : Le passage par l’anglais constitue-t-il une aide pour la traduction du chinois vers le français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des traducteurs et des interprètes : des prérequis au marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475 - 490, 2025, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The line ( xiantiao 線條 ) in the early writings on art by the painter Liu Haisu 劉海粟 (1896-1994): context, issues, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goossaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue de l'Association française d'études chinoises. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études chinoises (XL 2021), Presses de l'Inalco, 2024, Numéro XL- 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGNE ÉCRITE, LIGNE PEINTE : ÉCHO ET COHÉRENCE CHEZ PAN TIANSHOU ET LIU HAISU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de l'école doctorale art et archéologie 124; Antoine Gournay, Marie Laureillard et Li Shiyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Art Asie Sorbonne. 2022 – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité, co-construction, quand l’outil numérique dé-hiérarchise le rapport entre enseignant-e-s et étudiant-e-s en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances apprivoisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.87-94, 2021, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beau, le laid et l’inachevé: apport du Précis de calligraphie de Liu Xizai à une réflexion sur l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et interculturel ou les mutations silencieuses de la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782343081786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La post édition de textes de presse traduits automatiquement du chinois au français en formation initiale à la traduction : remédiation par repérage et classification des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on post-éditer la pensée esthétique chinoise ? Une analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on the Wellbeing of Professional Translators, Interpreters and Terminologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Hubscher-Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs; ISIT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA: TRANSLANGUAGING AND SUSTAINABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Airas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Fraser University. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIAMCATT 2025 in Geneva: efficient machines for healthy minds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts from JIAMCATT 2023: Is it all about tech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Karl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on Translation, Localisation and Transcreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Melby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Jeansalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Bettendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai書概[ Précis de calligraphie] » de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Institut National des Langues et Civilisations Orientales (INALCO), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai » 書概 [Aperçu de calligraphie] de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chazaly Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Institut National des Langues et Civilisations Orientales- INALCO PARIS - LANGUES O', 2014. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INAL0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04067966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural communication and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Ecole d'été en communication interculturelle, Shanghai (Virtual Conf), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-activité, co-construction : quand l'outil numérique déhiérarchise le rapport entre enseignants et étudiants en langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Birsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme calligraphique et ses marges : affaire de style, affaire d’état. &amp;lt;/br&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9B335D0"/>
+    <w:nsid w:val="3B9A5DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-chazaly-elbaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194243729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moh&#225;csi-Gorove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25430/pupj.jdtl.1764781209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiaomin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23425;&#29605; Ningyue Li &#26446;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00018.elb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpida Loupaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00027.mia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jamborova Lemay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Roesler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Postlewate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Maggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bordes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-elba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v10i2.840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Nacucchio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamulle Kerbastard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316602v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mohacsi Gorove" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Castagnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923421v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laumonier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sook Wang-Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Riley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Foti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ioan Ciobanu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hillinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Moran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jendoubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Gondry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Echeveri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Honorat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Maslias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Min" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grebille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaohong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffitte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Shen Lao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lao Linlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbutt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005281" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005281" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4882" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Todd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Hubscher-Davidson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tuominen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bacco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jorge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350816v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Melby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Heard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Jeansalle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bettendorf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04067966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chazaly Elbaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04400508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03587119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-chazaly-elbaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194243729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moh&#225;csi-Gorove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25430/pupj.jdtl.1764781209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiaomin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23425;&#29605; Ningyue Li &#26446;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpida Loupaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00018.elb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00027.mia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jamborova Lemay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Roesler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Postlewate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Maggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bordes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-elba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v10i2.840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05586257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Nacucchio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamulle Kerbastard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mohacsi Gorove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laumonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Castagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sook Wang-Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ivan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Riley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Foti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ioan Ciobanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Moran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jendoubi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Gondry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hillinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Echeveri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Maslias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Honorat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Min" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grebille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaohong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffitte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Shen Lao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lao Linlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbutt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005281" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4882" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432173v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972482v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Hubscher-Davidson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tuominen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bacco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jorge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Todd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350816v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Melby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Heard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Jeansalle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bettendorf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427224v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04067966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chazaly Elbaz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04400508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03587119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>