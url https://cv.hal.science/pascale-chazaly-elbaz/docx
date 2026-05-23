--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Chazaly Elbaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse à l'ISIT : traduction, terminologie et histoire des idées Membre associée de l'Institut français de recherche sur l'Asie de l'Est (IFRAE)Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs)Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neology Membre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and Terminology Membre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des Langues Membre du projet de recherche SAGA (Sustainable Cities and Translanguaging)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-chazaly-elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7638-8756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194243729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Diplômes *Maîtrise de philosophie de Paris IV, Sorbonne, en 1988.Thèse de doctorat en Histoire des idées de l'Inalco, en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement, de formation et de direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la philosophie en terminale, en 1990-1992.Formation en langue, calligraphie et en pratiques énergétiques chinoises, 1992-1995.Création et direction d'une association culturelle asiatique, La Pierre à encre,1995-2017.Enseignement de langue chinoise et de culture chinoises aux étudiants et stagiaires français, en association et en entreprise, 1995-2015.Enseignements de la langue française et de la culture européenne aux étudiants et stagiaires chinois, en formation initiale et continue, en milieu universitaire et en entreprise, de 1995 à 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement de la traduction et de la terminologie et suivi de recherche étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la traduction générale chinois français à l'ISIT, 2012-aujourd'hui.Enseignement de la terminologie générale et spécialisée à l'ISIT, 2012-aujourd'hui.Enseignement de la traduction spécialisée (traduction économique et financière) à l'université Sorbonne nouvelle, 2016-2019.Formation à la recherche en terminologie et direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.Direction de projets de recherche appliquée avec le Monde diplomatique, le Parlement européen, la Commission européenne, le musée du Louvre, la Direction générale à la langue française et aux langues de France (DGLFLF).Direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et recherche à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à AUTH (Université d'Aristote de Thessalonique), 2021, 2024. (en personne)Professeure invitée à l'université Shanghai Jiaotong, 2023. (en ligne)Professeure invitée à l'université Sun Yat-sen, 2023. (en ligne)Professeure invitée à l'université de Nanjing, 2017, 2019, 2024. (en personne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et responsabilités dans le champ de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée à l'IFRAE (Institut de recherche sur l'Asie de l'Est, UMR 8043), 2014-aujourd'hui.Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs).Responsable du séminaire sur l'Interculturel à l'ISIT, 2017-2023.Responsable du séminaire sur les Objectifs de développement durable à l'ISIT, 2023-2024.Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neologyMembre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and TerminologyMembre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des LanguesMembre du projet de recherche international SAGA: Sustainable cities and translanguajing, porté par Simon Fraser University (Vancouver).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Zhang Xiang, L’apprentissage et l’enseignement des langues orientés vers la traduction : Impact sur le développement des compétences linguistiques et traductives dans un contexte d’enseignement supérieur. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Chen zechen, Étude sur les pratiques de l’enseignement du français dans les universités des langues étrangères de la Chined’aujourd’hui. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Ma Xiaolin, Construction et production de connaissances interdisciplinaires : étude comparative de la traduction chinois - français des termes de la mécanique et de la médecine traditionnelle chinoise. Directrice: Mocja Pecman, CLILLAC-ARP (EA 3967) de l’Université Paris Cité, ED « Sciences du Langage » ED 62.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohácsi-Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Terminology and Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25430/pupj.jdtl.1764781209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle modalité de relation aux experts dans un contexte d'apprentissage de la terminologie en master de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées, 16, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26262/st.v0i16.10651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">笔触与书写: 刘海粟作品中的西画影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宁玥 Ningyue Li 李</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">亚太艺术 Yatai yishu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative : analyse d'un projet interuniversitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38 (Issue Supplement_1), pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intelligences pour la traduction. IA et interculturel: actions et interactions, [FORUM 20:2] 2022, pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative: analyse d'un projet inter-universitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38, Issue Supplement_1, pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21, Issue 1, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement purement distanciel de la traduction grâce à une plateforme collaborative est-il possible? Leçons d'une pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Postlewate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE INTERCULTURELLE ET TERMINOLOGIE COMPAREE : De la langue au réel par les termes et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue of FORUM 20:2 (Intelligences pour la traduction. IA et interculturel : actions et interactions.), pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université de la Sorbonne de Liu Haisu : lignes et touches dans l’œuvre d’un peintre chinois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La lettre et la ligne, 2, pp.154-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“让中华文化展现出永久魅力和时代风采 Que la beauté éternelle de la culture chinoise rayonne sur notre époque”: la terminologie de la culture dans le discours au XIXe Congrès du Parti Communiste Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM - La Collana / The Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788879169196, pp.185-210. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7359/919-2019-elba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment traduire les termes d'origine physiologique dans les jugements d'appréciation de la calligraphie chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin du CRATIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction du chinois au français à des locuteurs des deux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Art, interculturel et apprentissage des langues, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v10i2.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attaque » ou « attentat » ? Retour sur sept ans d’expérimentation en cours de traduction de presse outillée du chinois au français en premier cycle de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Chinese Language and Translation to/from Chinese at a Crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mons, Mar 2026, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des caractères simples : analyse des combinaisons lexicales spécialisées autour du yangsheng en didactique de la traduction humaine et assistée par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Single Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yangsheng est-il mieux compris grâce au Grand Ricci ou à DeepSeek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Conception et usage du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et discours dans des contextes nationaux et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailin Nacucchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamulle Kerbastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA : Translanguaging and sustainability research international research project on language and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isit; Simon Fraser University, Jul 2025, Arcueil ; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the notion of Yangsheng better understood thanks to the Grand Ricci or DeepSeek?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception et la place du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Jun 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur "La terminologie numérique multilingue aujourd'hui. Conception, formats de représentation et systèmes de gestion" (MDTT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Linguistic and Literary Studies, Padua, Italy; Department of Information Engineering, Padua, Italy; School of French, Thessaloniki, Greece; School of Informatics, Thessaloniki, Greece, Jun 2025, Thessalonique, Grèce. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de la langue française en faveur des transitions vertes et le rôle des terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA Paris Co-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas; SFU; LAB'URBA, Jul 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’étudiants en formation aux besoins terminologiques d’un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDTT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federica Vezzani, Université de Padoue; Elpida Loupaki, Université Aristote de Thessalonique, Jun 2025, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d’esthétique traditionnelle chinoise à l’épreuve de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique comparée. Le beau, l’art et l’esthétique au-delà de l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'esthétique, Jun 2024, Paris (La Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioterminologie de la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les discours du développement durable et de la transition écologique. Domaines, sens, transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne nouvelle, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expert(e) dans le contexte d'apprentissage de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle university of Thessaloniki, May 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔de Liu Haisu 刘海粟 : des articles publiés au fil de l’écriture à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔 de Liu Haisu 刘海粟 : des articles publiés au fil de l’eau à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on utiliser la traduction automatique neuronale dans la traduction du chinois au français pour l’édition en sciences humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des métiers du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métiers du Livre, ISIT, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions: a socioterminological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Research Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et transferts culturels: Asie orientale-Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Sook Wang-Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has AI affected my work as a Chinese to French translator over the last three years?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Ioan Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI's Place in the Language Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JIAMCATT, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Gondry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations pédagogiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon Assas Université, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique neuronale du chinois au français pour l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chinois, quelle écriture étrange!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qiaoyu jiangtan Conférences invités étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des langues étrangères de l'université de Nanjing, Mar 2023, Nanjing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en post-édition des étudiants chinois et français en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Echeveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate machine translation into the translators’s training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences-midi 2021-2022 du Département de linguistique et de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YourTerm: A Collaborative & FAIR European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Maslias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating and the computer (TC44), Luxembourg.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLING, Nov 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION AUTOMATIQUE NEURONALE VA-T-ELLE REMPLACER LES HUMAINS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Honorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la traduction automatique neuronale dans l’enseignement de la traduction du chinois au français à des étudiants chinois et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2022- 306 - La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience of the painter Liu Haisu and the birth of modern Chinese art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Langues Uqam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langues Uqam, Dec 2022, Montréal Québec (HEC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la TA et de la TAO appliquées à la traduction du chinois au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la traduction automatique appliquée aux corpus rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation TraduXio (plateforme de traduction collaborative en ligne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2021, Rennes (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la matérialité des œuvres dans les transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et transferts culturels: Asie orientale-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études étrangères de l'Université de Nanjing; ISIT, Oct 2021, Nanjing (on line ), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and algorithms: Are translation softwares better translators? The case of Chinese to French translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language learning in the digital age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Institute China; Institut français de Pékin, Sep 2020, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du terme de ligne (xian 線／线) dans l’œuvre critique du peintre Liu Haisu 劉海粟 (1896-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie lexicale à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III Jean Moulin, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la figure humaine et du corps en Chine à l'arrivée des Jésuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Grebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue interculturel France Chine à travers la présence des Jésuites en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA; Musée Cernuschi, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xizai et son &amp;quot;Précis de calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'art du lettré. Echanges sur la calligraphie de Chine et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco. Départements de civilisations chinoise et japonaise; Gakugei daigaku, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiaohong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligne écrite, ligne peinte : écho et cohérence chez Pan Tianshou et Liu Haisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages entre écritures et images dans le monde chinois moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Asie orientale (IAO); Centre de recherche sur les civilisations de l'Asie orientale (CRCAO); Centre d'Etude de l'écriture et de l'image (Université Paris Diderot), Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise dans le processus de construction nationale: 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ASIEs, Inalco, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise, 1920-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes chinois à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, interculturel et apprentissage des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRHILL; LALIC, Sep 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois-français, français-chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Shen Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois- français et français -chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lao Linlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des traducteurs tri-actifs : Le passage par l’anglais constitue-t-il une aide pour la traduction du chinois vers le français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des traducteurs et des interprètes : des prérequis au marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475 - 490, 2025, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The line ( xiantiao 線條 ) in the early writings on art by the painter Liu Haisu 劉海粟 (1896-1994): context, issues, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goossaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue de l'Association française d'études chinoises. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études chinoises (XL 2021), Presses de l'Inalco, 2024, Numéro XL- 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGNE ÉCRITE, LIGNE PEINTE : ÉCHO ET COHÉRENCE CHEZ PAN TIANSHOU ET LIU HAISU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de l'école doctorale art et archéologie 124; Antoine Gournay, Marie Laureillard et Li Shiyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Art Asie Sorbonne. 2022 – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité, co-construction, quand l’outil numérique dé-hiérarchise le rapport entre enseignant-e-s et étudiant-e-s en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances apprivoisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.87-94, 2021, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beau, le laid et l’inachevé: apport du Précis de calligraphie de Liu Xizai à une réflexion sur l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et interculturel ou les mutations silencieuses de la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782343081786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La post édition de textes de presse traduits automatiquement du chinois au français en formation initiale à la traduction : remédiation par repérage et classification des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on post-éditer la pensée esthétique chinoise ? Une analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on the Wellbeing of Professional Translators, Interpreters and Terminologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Hubscher-Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs; ISIT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA: TRANSLANGUAGING AND SUSTAINABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Airas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Fraser University. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIAMCATT 2025 in Geneva: efficient machines for healthy minds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts from JIAMCATT 2023: Is it all about tech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Karl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on Translation, Localisation and Transcreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Melby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Jeansalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Bettendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai書概[ Précis de calligraphie] » de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Institut National des Langues et Civilisations Orientales (INALCO), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai » 書概 [Aperçu de calligraphie] de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chazaly Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Institut National des Langues et Civilisations Orientales- INALCO PARIS - LANGUES O', 2014. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INAL0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04067966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural communication and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Ecole d'été en communication interculturelle, Shanghai (Virtual Conf), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-activité, co-construction : quand l'outil numérique déhiérarchise le rapport entre enseignants et étudiants en langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Birsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme calligraphique et ses marges : affaire de style, affaire d’état. &amp;lt;/br&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Chazaly Elbaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse à l'ISIT : traduction, terminologie et histoire des idées Membre associée de l'Institut français de recherche sur l'Asie de l'Est (IFRAE)Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs)Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neology Membre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and Terminology Membre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des Langues Membre du projet de recherche SAGA (Sustainable Cities and Translanguaging)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-chazaly-elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7638-8756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194243729</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Diplômes *Maîtrise de philosophie de Paris IV, Sorbonne, en 1988.Thèse de doctorat en Histoire des idées de l'Inalco, en 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement, de formation et de direction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la philosophie en terminale, en 1990-1992.Formation en langue, calligraphie et en pratiques énergétiques chinoises, 1992-1995.Création et direction d'une association culturelle asiatique, La Pierre à encre,1995-2017.Enseignement de langue chinoise et de culture chinoises aux étudiants et stagiaires français, en association et en entreprise, 1995-2015.Enseignements de la langue française et de la culture européenne aux étudiants et stagiaires chinois, en formation initiale et continue, en milieu universitaire et en entreprise, de 1995 à 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement de la traduction et de la terminologie et suivi de recherche étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la traduction générale chinois français à l'ISIT, 2012-aujourd'hui.Enseignement de la terminologie générale et spécialisée à l'ISIT, 2012-aujourd'hui.Enseignement de la traduction spécialisée (traduction économique et financière) à l'université Sorbonne nouvelle, 2016-2019.Formation à la recherche en terminologie et direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.Direction de projets de recherche appliquée avec le Monde diplomatique, le Parlement européen, la Commission européenne, le musée du Louvre, la Direction générale à la langue française et aux langues de France (DGLFLF).Direction de mémoires de recherche en master à l'ISIT, 2016-aujourd'hui.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et recherche à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeure invitée à AUTH (Université d'Aristote de Thessalonique), 2021, 2024. (en personne)Professeure invitée à l'université Shanghai Jiaotong, 2023. (en ligne)Professeure invitée à l'université Sun Yat-sen, 2023. (en ligne)Professeure invitée à l'université de Nanjing, 2017, 2019, 2024. (en personne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et responsabilités dans le champ de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse associée à l'IFRAE (Institut de recherche sur l'Asie de l'Est, UMR 8043), 2014-aujourd'hui.Présidente du groupe Recherche de la FIT (Fédération internationale des traducteurs).Responsable du séminaire sur l'Interculturel à l'ISIT, 2017-2023.Responsable du séminaire sur les Objectifs de développement durable à l'ISIT, 2023-2024.Membre du Groupe de travail 4 de l’European Network on Lexical Innovation (ENEOLI) : Training in neologyMembre du Groupe de travail 5 du Réseau Direction générale de la traduction de la Commission européenne et de l’European Master in Translation (EMT): Linguistic Data and TerminologyMembre du Groupe d’intérêt sur l’IA en Traduction et Interprétation du Conseil Européen des LanguesMembre du projet de recherche international SAGA: Sustainable cities and translanguajing, porté par Simon Fraser University (Vancouver).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-direction de thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Zhang Xiang, L’apprentissage et l’enseignement des langues orientés vers la traduction : Impact sur le développement des compétences linguistiques et traductives dans un contexte d’enseignement supérieur. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Chen zechen, Étude sur les pratiques de l’enseignement du français dans les universités des langues étrangères de la Chined’aujourd’hui. Directrice: Louise Ouvrard, Plidam (EA 4514), Inalco ED 265.Ma Xiaolin, Construction et production de connaissances interdisciplinaires : étude comparative de la traduction chinois - français des termes de la mécanique et de la médecine traditionnelle chinoise. Directrice: Mocja Pecman, CLILLAC-ARP (EA 3967) de l’Université Paris Cité, ED « Sciences du Langage » ED 62.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohácsi-Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Terminology and Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25430/pupj.jdtl.1764781209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quelle modalité de relation aux experts dans un contexte d'apprentissage de la terminologie en master de traduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syn-Thèses - Revue annuelle du Département de Langue et de Littérature Françaises de l'Université Aristote de Thessalonique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées, 16, pp.46-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26262/st.v0i16.10651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">笔触与书写: 刘海粟作品中的西画影响</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xiaomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宁玥 Ningyue Li 李</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">亚太艺术 Yatai yishu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 112-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21, Issue 1, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enseignement purement distanciel de la traduction grâce à une plateforme collaborative est-il possible? Leçons d'une pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Postlewate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2023.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Intelligences pour la traduction. IA et interculturel: actions et interactions, [FORUM 20:2] 2022, pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative : analyse d'un projet interuniversitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38 (Issue Supplement_1), pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique du wen (culture) dans le discours politique chinois et dans sa traduction française au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Miao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.25-50. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00027.mia⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie collaborative: analyse d'un projet inter-universitaire outillé en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 38, Issue Supplement_1, pp.Pages i48-i60. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE INTERCULTURELLE ET TERMINOLOGIE COMPAREE : De la langue au réel par les termes et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovica Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special issue of FORUM 20:2 (Intelligences pour la traduction. IA et interculturel : actions et interactions.), pp. 236-246. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/forum.00018.elb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université de la Sorbonne de Liu Haisu : lignes et touches dans l’œuvre d’un peintre chinois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La lettre et la ligne, 2, pp.154-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“让中华文化展现出永久魅力和时代风采 Que la beauté éternelle de la culture chinoise rayonne sur notre époque”: la terminologie de la culture dans le discours au XIXe Congrès du Parti Communiste Chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM - La Collana / The Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9788879169196, pp.185-210. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7359/919-2019-elba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment traduire les termes d'origine physiologique dans les jugements d'appréciation de la calligraphie chinoise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin du CRATIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la traduction du chinois au français à des locuteurs des deux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Art, interculturel et apprentissage des langues, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26522/vp.v10i2.840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attaque » ou « attentat » ? Retour sur sept ans d’expérimentation en cours de traduction de presse outillée du chinois au français en premier cycle de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Chinese Language and Translation to/from Chinese at a Crossroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Mons, Mar 2026, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d'étudiants en formation aux besoins terminologiques d'un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque international sur "La terminologie numérique multilingue aujourd'hui. Conception, formats de représentation et systèmes de gestion" (MDTT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Linguistic and Literary Studies, Padua, Italy; Department of Information Engineering, Padua, Italy; School of French, Thessaloniki, Greece; School of Informatics, Thessaloniki, Greece, Jun 2025, Thessalonique, Grèce. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enrichissement de la langue française en faveur des transitions vertes et le rôle des terminologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA Paris Co-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas; SFU; LAB'URBA, Jul 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution d’étudiants en formation aux besoins terminologiques d’un musée : aspects didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mohacsi Gorove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDTT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federica Vezzani, Université de Padoue; Elpida Loupaki, Université Aristote de Thessalonique, Jun 2025, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et discours dans des contextes nationaux et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailin Nacucchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lamulle Kerbastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGA : Translanguaging and sustainability research international research project on language and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isit; Simon Fraser University, Jul 2025, Arcueil ; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yangsheng est-il mieux compris grâce au Grand Ricci ou à DeepSeek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Conception et usage du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des caractères simples : analyse des combinaisons lexicales spécialisées autour du yangsheng en didactique de la traduction humaine et assistée par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Single Words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the notion of Yangsheng better understood thanks to the Grand Ricci or DeepSeek?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception et la place du dictionnaire à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Jun 2025, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et transferts culturels: Asie orientale-Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Sook Wang-Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voynnet Fourboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs d'Asie: contextes universitaire et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIT Paris Panthéon Assas, Largepa Paris Panthéon Assas, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has AI affected my work as a Chinese to French translator over the last three years?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Foti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Ioan Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI's Place in the Language Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JIAMCATT, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔 de Liu Haisu 刘海粟 : des articles publiés au fil de l’eau à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on utiliser la traduction automatique neuronale dans la traduction du chinois au français pour l’édition en sciences humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges culturels franco-chinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire l'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des métiers du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métiers du Livre, ISIT, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green transitions: a socioterminological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Research Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expert(e) dans le contexte d'apprentissage de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La didactique de la terminologie dans l’espace universitaire francophone : approches innovantes et outillées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle university of Thessaloniki, May 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouyou suibi 欧游随笔de Liu Haisu 刘海粟 : des articles publiés au fil de l’écriture à l’ouvrage illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions et transferts culturels : Asie orientale- Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Arcueil et Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions d’esthétique traditionnelle chinoise à l’épreuve de la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique comparée. Le beau, l’art et l’esthétique au-delà de l’Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'esthétique, Jun 2024, Paris (La Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioterminologie de la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les discours du développement durable et de la transition écologique. Domaines, sens, transmission"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne nouvelle, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chinois, quelle écriture étrange!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qiaoyu jiangtan Conférences invités étrangers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des langues étrangères de l'université de Nanjing, Mar 2023, Nanjing, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction automatique neuronale du chinois au français pour l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hillinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, linguistique et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Gondry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations pédagogiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon Assas Université, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bazantay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magistry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guibourg Delamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European experience of the painter Liu Haisu and the birth of modern Chinese art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Min</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Langues Uqam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langues Uqam, Dec 2022, Montréal Québec (HEC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences en post-édition des étudiants chinois et français en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Echeveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to integrate machine translation into the translators’s training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences-midi 2021-2022 du Département de linguistique et de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdM, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION AUTOMATIQUE NEURONALE VA-T-ELLE REMPLACER LES HUMAINS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Honorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TimeWorld IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YourTerm: A Collaborative & FAIR European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpida Loupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Vezzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Maslias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating and the computer (TC44), Luxembourg.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASLING, Nov 2022, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la traduction automatique neuronale dans l’enseignement de la traduction du chinois au français à des étudiants chinois et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS 2022- 306 - La formation en traduction à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de la matérialité des œuvres dans les transferts culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Gao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction et transferts culturels: Asie orientale-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études étrangères de l'Université de Nanjing; ISIT, Oct 2021, Nanjing (on line ), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de formation TraduXio (plateforme de traduction collaborative en ligne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2021, Rennes (Distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la TA et de la TAO appliquées à la traduction du chinois au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat des lieux de la traduction automatique appliquée aux corpus rares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and algorithms: Are translation softwares better translators? The case of Chinese to French translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language learning in the digital age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe-Institute China; Institut français de Pékin, Sep 2020, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du terme de ligne (xian 線／线) dans l’œuvre critique du peintre Liu Haisu 劉海粟 (1896-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie lexicale à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III Jean Moulin, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la figure humaine et du corps en Chine à l'arrivée des Jésuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Grebille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue interculturel France Chine à travers la présence des Jésuites en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESA; Musée Cernuschi, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xizai et son &amp;quot;Précis de calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'art du lettré. Echanges sur la calligraphie de Chine et du Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco. Départements de civilisations chinoise et japonaise; Gakugei daigaku, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligne écrite, ligne peinte : écho et cohérence chez Pan Tianshou et Liu Haisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages entre écritures et images dans le monde chinois moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Asie orientale (IAO); Centre de recherche sur les civilisations de l'Asie orientale (CRCAO); Centre d'Etude de l'écriture et de l'image (Université Paris Diderot), Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Xiaohong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise dans le processus de construction nationale: 1850-1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rabut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ASIEs, Inalco, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage du chinois à travers le geste d’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, interculturel et apprentissage des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRHILL; LALIC, Sep 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La calligraphie chinoise, 1920-1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes chinois à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cernuschi, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois-français, français-chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linlin Shen Lao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel pratique de traduction chinois- français et français -chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lao Linlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des traducteurs tri-actifs : Le passage par l’anglais constitue-t-il une aide pour la traduction du chinois vers le français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garbutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des traducteurs et des interprètes : des prérequis au marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475 - 490, 2025, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813005281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The line ( xiantiao 線條 ) in the early writings on art by the painter Liu Haisu 劉海粟 (1896-1994): context, issues, uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goossaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue de l'Association française d'études chinoises. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études chinoises (XL 2021), Presses de l'Inalco, 2024, Numéro XL- 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGNE ÉCRITE, LIGNE PEINTE : ÉCHO ET COHÉRENCE CHEZ PAN TIANSHOU ET LIU HAISU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de l'école doctorale art et archéologie 124; Antoine Gournay, Marie Laureillard et Li Shiyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Art Asie Sorbonne. 2022 – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, – IMAGES ÉCRITES DANS LA CHINE D’AUJOURD’HUI (1) (N°5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivité, co-construction, quand l’outil numérique dé-hiérarchise le rapport entre enseignant-e-s et étudiant-e-s en langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Jamborova Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances apprivoisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.87-94, 2021, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’os, gu, dans les traités de calligraphie chinoise à travers l'éclairage de Liu Xizai 刘熙载</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li Xiaohong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calligraphie chinoise - Théorie et application à l’enseignement en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-70, 2017, 9782842796068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beau, le laid et l’inachevé: apport du Précis de calligraphie de Liu Xizai à une réflexion sur l’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et interculturel ou les mutations silencieuses de la Chine contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9782343081786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La post édition de textes de presse traduits automatiquement du chinois au français en formation initiale à la traduction : remédiation par repérage et classification des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on post-éditer la pensée esthétique chinoise ? Une analyse diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence interculturelle et terminologie comparée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIAMCATT 2025 in Geneva: efficient machines for healthy minds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGA: TRANSLANGUAGING AND SUSTAINABILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Holden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Airas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simon Fraser University. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on the Wellbeing of Professional Translators, Interpreters and Terminologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Hubscher-Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiina Tuominen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT, Fédération internationale des traducteurs; ISIT. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts from JIAMCATT 2023: Is it all about tech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Karl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT Position Paper on Translation, Localisation and Transcreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Melby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiner Heard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Jeansalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reina Bettendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIT-IFT. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai書概[ Précis de calligraphie] » de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Institut National des Langues et Civilisations Orientales (INALCO), 2014. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les idées et la terminologie esthétiques à travers le « Shugai » 書概 [Aperçu de calligraphie] de Liu Xizai 劉熙載 (1813-1881)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chazaly Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Institut National des Langues et Civilisations Orientales- INALCO PARIS - LANGUES O', 2014. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INAL0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04067966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural communication and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Ecole d'été en communication interculturelle, Shanghai (Virtual Conf), China. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de l’art et frontières entre les arts dans les écrits de Zhou Xian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-activité, co-construction : quand l'outil numérique déhiérarchise le rapport entre enseignants et étudiants en langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Birsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme calligraphique et ses marges : affaire de style, affaire d’état. &amp;lt;/br&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B9A5DD0"/>
+    <w:nsid w:val="1EC70677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-chazaly-elbaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194243729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moh&#225;csi-Gorove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25430/pupj.jdtl.1764781209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiaomin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23425;&#29605; Ningyue Li &#26446;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpida Loupaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00018.elb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00027.mia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jamborova Lemay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Roesler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Postlewate" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Maggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bordes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-elba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v10i2.840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05586257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Nacucchio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamulle Kerbastard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mohacsi Gorove" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676529v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laumonier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Castagnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sook Wang-Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ivan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Riley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Foti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ioan Ciobanu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Moran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jendoubi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Gondry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hillinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Echeveri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Maslias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Honorat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Min" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grebille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaohong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffitte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Shen Lao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lao Linlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbutt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005281" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4882" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432173v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972482v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Hubscher-Davidson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tuominen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bacco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jorge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146432v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Todd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350816v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Melby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Heard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Jeansalle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bettendorf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427224v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04067966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chazaly Elbaz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04400508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03587119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-chazaly-elbaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7638-8756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194243729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moh&#225;csi-Gorove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25430/pupj.jdtl.1764781209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/st.v0i16.10651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiaomin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#23425;&#29605; Ningyue Li &#26446;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00027.mia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Jamborova Lemay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Roesler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Postlewate" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2023.20" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/forum.00018.elb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpida Loupaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Maggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bordes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/919-2019-elba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v10i2.840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05586257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mohacsi Gorove" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Nacucchio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamulle Kerbastard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sook Wang-Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voynnet Fourboul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ivan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Riley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Foti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ioan Ciobanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laumonier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Castagnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hillinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Moran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jendoubi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Gondry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Min" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Echeveri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Honorat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Maslias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cassin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grebille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vuilleumier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiaohong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936989v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Laffitte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Shen Lao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lao Linlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garbutt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005281" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005281" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4882" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.you-feng.com/calligraphie_chinois_theorie.php" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432173v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972482v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146432v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Todd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Hubscher-Davidson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tuominen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bacco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jorge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350816v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Karl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Melby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Heard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Jeansalle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Bettendorf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427224v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04067966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chazaly Elbaz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04400508v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03128723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Birsan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lemay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03587119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>