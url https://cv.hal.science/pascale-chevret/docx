--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1296,404 +1296,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZP4 Is Present in Murine Zona Pellucida and Is Not Responsible for the Specific Gamete Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carla Moros-Nicolás</w:t>
+                <w:t xml:space="preserve">Genetic structure in Orkney island mice: isolation promotes morphological diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Míriam Pérez-Crespo</w:t>
+                <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Laguna-Barraza</w:t>
+                <w:t xml:space="preserve">Guila Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Gutiérrez-Adán</w:t>
+                <w:t xml:space="preserve">Jeremy Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Agret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.626679⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-00368-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113925v1</w:t>
+                <w:t xml:space="preserve">hal-02950610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure in Orkney island mice: isolation promotes morphological diversification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hautier</w:t>
+                <w:t xml:space="preserve">ZP4 Is Present in Murine Zona Pellucida and Is Not Responsible for the Specific Gamete Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mª José Izquierdo-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros-Nicolás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guila Ganem</w:t>
+                <w:t xml:space="preserve">Míriam Pérez-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Herman</w:t>
+                <w:t xml:space="preserve">Ricardo Laguna-Barraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Agret</w:t>
+                <w:t xml:space="preserve">Alfonso Gutiérrez-Adán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.266-278. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.626679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-020-00368-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.626679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950610v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure in Orkney island mice: isolation promotes morphological diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guila Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Agret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (2), pp.266-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41437-020-00368-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464873v1</w:t>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guila Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,51 +2257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guila Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,295 +2999,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lineage-specific duplication of amphioxus retinoic acid degrading enzymes (CYP26) resulted in sub-functionalization of patterning and homeostatic roles</w:t>
+                <w:t xml:space="preserve">Can functional traits help explain the coexistence of two species of Apodemus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João E. Carvalho</w:t>
+                <w:t xml:space="preserve">Elizabeth Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Theodosiou</w:t>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie C Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Susana Alvarez</w:t>
+                <w:t xml:space="preserve">Helder Gomes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-016-0863-1⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (4), pp.883-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blx099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449376v1</w:t>
+                <w:t xml:space="preserve">hal-02123473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can functional traits help explain the coexistence of two species of Apodemus?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lineage-specific duplication of amphioxus retinoic acid degrading enzymes (CYP26) resulted in sub-functionalization of patterning and homeostatic roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João E. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Kerr</w:t>
+                <w:t xml:space="preserve">Maria Theodosiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cornette</w:t>
+                <w:t xml:space="preserve">Jie C Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helder Gomes Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chevret</w:t>
+                <w:t xml:space="preserve">Susana Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (4), pp.883-896. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blx099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-016-0863-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123473v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity within two Tunisian wild jirds: Meriones shawi and Meriones libycus (Rodentia, Gerbillinae)</w:t>
               </w:r>
@@ -3518,290 +3518,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and adaptation shape the teeth of insular mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+                <w:t xml:space="preserve">Evolutionary systematics and biogeography of the arid habitat-adapted rodent genus Gerbillus (Rodentia, Muridae): a mostly Plio-Pleistocene African history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arame Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (4), pp.299 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2820⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464905v1</w:t>
+                <w:t xml:space="preserve">hal-01606673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary systematics and biogeography of the arid habitat-adapted rodent genus Gerbillus (Rodentia, Muridae): a mostly Plio-Pleistocene African history</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arame Ndiaye</w:t>
+                <w:t xml:space="preserve">Phylogeny and adaptation shape the teeth of insular mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guila Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie A Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jzs.12143⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1824), pp.20152820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606673v1</w:t>
+                <w:t xml:space="preserve">hal-01962711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and adaptation shape the teeth of insular mice</w:t>
               </w:r>
@@ -3813,129 +3813,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guila Ganem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie A Hardouin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 283 (1824), pp.20152820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2015.2820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962711v1</w:t>
+                <w:t xml:space="preserve">hal-05464905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinkering signaling pathways by gain and loss of protein isoforms: the case of the EDA pathway regulator EDARADD</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (6), pp.e98499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6561,51 +6561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale C Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 84 (3), pp.417-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6652,51 +6652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeny of the African pygmy mice, subgenus Nannomys (Rodentia, Murinae, Mus): Implications for chromosomal evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8114,299 +8114,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and palaeontological aspects of the tempo and mode of evolution in Otomys (Otomyinae: Muridae: Mammalia)</w:t>
+                <w:t xml:space="preserve">Molecular evidence that the spiny mouse (Acomys) is more closely related to gerbils (Gerbillinae) than to true mice (Murinae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale C Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Denys</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François M. Catzeflis</w:t>
+                <w:t xml:space="preserve">J. Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 21 (1), pp.123-131. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90 (8), pp.3433-3436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0305-1978(93)90017-L⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.90.8.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336796v1</w:t>
+                <w:t xml:space="preserve">hal-02336794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence that the spiny mouse (Acomys) is more closely related to gerbils (Gerbillinae) than to true mice (Murinae).</w:t>
+                <w:t xml:space="preserve">Molecular and palaeontological aspects of the tempo and mode of evolution in Otomys (Otomyinae: Muridae: Mammalia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale C Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Catzeflis</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M. Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 21 (1), pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0305-1978(93)90017-L⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.90.8.3433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02336794v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8850,51 +8850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalopin Domitille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Carine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganofsky Jeremy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Juliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevret Pascale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Balastegui-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros-Nicol&#225;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ballesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baltazar-Soares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cvitanovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-024-00410-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Larroque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03018-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R. Michaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01399-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Movilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Algarra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cots-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03113925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Crespo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Laguna-Barraza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guti&#233;rrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.626679" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02950610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Agret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00368-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Chevret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayiannis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Lymberakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeycan Helvaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ulrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9368-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1693-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Holt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteban-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16519" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guill&#233;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonz&#225;lez-Brusi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E. Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theodosiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie C Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Alvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0863-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemiri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pimenta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15627020.2016.1269612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A. Hardouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2017.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2820" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K3Q9KF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01962711v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0395-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veyrunes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borremans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryseels" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Richards" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9440-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence J Robinson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shanas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2012-0039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278583v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stetson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Lorenzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.07.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJLR5NDL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00501.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7506F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02338834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pages" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Watson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9144-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQX2Z4F5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco-Viel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011293" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;r&#233;cheau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henttonen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.03.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castiglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1925" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2009.00348.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3DFD641A8D88F9107A27B3FFFD08CAD43543A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aplin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chades" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Gustavsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krasnov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mowlavi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od. Madsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX4X4GMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2007.00297.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGDDPGS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Huchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Jordan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Kilpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0701289104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00324005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galewski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-80" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00252011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. de Jong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500481390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.01.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB169NC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00444.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Robinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calvet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.02.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTDCX626-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336853v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00151-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Catzeflis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1096-3642.2003.00050.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Michaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Filippucci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macholan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00007-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissinot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Furano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026372" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducroz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplantier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.1997.tb05743.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHJH8088-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ramousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027326631342" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F36CEB0241427C60BD5F596D38BC6093820205C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Usdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verona" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337598v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony V. Furano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E. Hayward" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00175491" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1PL0HC90-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Catzeflis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/zjls.1994.1052" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336796v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-1978(93)90017-L" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK80WFMR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336794v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.8.3433" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.653" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337624v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalopin Domitille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Carine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganofsky Jeremy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Juliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevret Pascale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Balastegui-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros-Nicol&#225;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ballesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baltazar-Soares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cvitanovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-024-00410-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Larroque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03018-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R. Michaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01399-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Movilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Algarra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cots-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02950610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Agret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00368-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03113925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Crespo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Laguna-Barraza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guti&#233;rrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.626679" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Chevret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayiannis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Lymberakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeycan Helvaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ulrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9368-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1693-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Holt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteban-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16519" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guill&#233;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonz&#225;lez-Brusi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E. Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theodosiou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie C Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Alvarez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0863-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemiri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pimenta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15627020.2016.1269612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A. Hardouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2017.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K3Q9KF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01962711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2820" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0395-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veyrunes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borremans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryseels" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Richards" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9440-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence J Robinson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shanas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2012-0039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278583v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stetson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Lorenzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.07.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJLR5NDL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00501.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7506F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02338834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pages" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Watson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9144-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQX2Z4F5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco-Viel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011293" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;r&#233;cheau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henttonen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.03.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castiglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1925" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2009.00348.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3DFD641A8D88F9107A27B3FFFD08CAD43543A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aplin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chades" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Gustavsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krasnov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mowlavi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od. Madsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX4X4GMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2007.00297.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGDDPGS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Huchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Jordan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Kilpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0701289104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00324005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galewski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-80" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00252011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. de Jong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500481390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.01.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB169NC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00444.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Robinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calvet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.02.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTDCX626-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336853v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00151-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Catzeflis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1096-3642.2003.00050.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Michaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Filippucci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macholan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00007-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissinot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Furano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026372" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducroz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplantier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.1997.tb05743.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHJH8088-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ramousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027326631342" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F36CEB0241427C60BD5F596D38BC6093820205C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Usdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verona" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337598v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony V. Furano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E. Hayward" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00175491" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1PL0HC90-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Catzeflis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/zjls.1994.1052" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336794v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.8.3433" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-1978(93)90017-L" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK80WFMR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.653" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337624v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>