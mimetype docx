--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -4049,291 +4049,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new cytotype of the African pygmy mouse Mus minutoides in Eastern Africa. Implications for the evolution of sex-autosome translocations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Phylogeographic Survey of the Pygmy Mouse Mus minutoides in South Africa: Taxonomic and Karyotypic Inference from Cytochrome b Sequences of Museum Specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Veyrunes</w:t>
+                <w:t xml:space="preserve">Terence J Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perez</w:t>
+                <w:t xml:space="preserve">Julie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Borremans</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10577-014-9440-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e98499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045526v1</w:t>
+                <w:t xml:space="preserve">hal-02072966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phylogeographic Survey of the Pygmy Mouse Mus minutoides in South Africa: Taxonomic and Karyotypic Inference from Cytochrome b Sequences of Museum Specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chevret</w:t>
+                <w:t xml:space="preserve">A new cytotype of the African pygmy mouse Mus minutoides in Eastern Africa. Implications for the evolution of sex-autosome translocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence J Robinson</w:t>
+                <w:t xml:space="preserve">B. Borremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Perez</w:t>
+                <w:t xml:space="preserve">S. Gryseels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. R. Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e98499. </w:t>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.533-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10577-014-9440-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072966v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular variation and chromosomal stability within Gerbillus nanus (Rodentia, Gerbillinae): taxonomic and biogeographic implications</w:t>
               </w:r>
@@ -4862,51 +4862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial and chromosomal insights into karyotypic evolution of the pygmy mouse, \textitMus minutoides, in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5276,51 +5276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel sex determination system in a close relative of the house mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,51 +8850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalopin Domitille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Carine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganofsky Jeremy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Juliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevret Pascale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Balastegui-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros-Nicol&#225;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ballesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baltazar-Soares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cvitanovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-024-00410-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Larroque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03018-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R. Michaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01399-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Movilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Algarra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cots-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02950610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Agret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00368-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03113925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Crespo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Laguna-Barraza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guti&#233;rrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.626679" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Chevret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayiannis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Lymberakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeycan Helvaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ulrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9368-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1693-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Holt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteban-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16519" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guill&#233;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonz&#225;lez-Brusi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E. Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theodosiou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie C Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Alvarez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0863-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemiri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pimenta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15627020.2016.1269612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A. Hardouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2017.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K3Q9KF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01962711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2820" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0395-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veyrunes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borremans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryseels" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Richards" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9440-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence J Robinson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shanas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2012-0039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278583v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stetson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Lorenzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.07.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJLR5NDL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00501.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7506F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02338834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pages" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Watson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9144-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQX2Z4F5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco-Viel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011293" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;r&#233;cheau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henttonen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.03.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castiglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1925" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2009.00348.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3DFD641A8D88F9107A27B3FFFD08CAD43543A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aplin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chades" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Gustavsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krasnov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mowlavi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od. Madsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX4X4GMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2007.00297.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGDDPGS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Huchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Jordan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Kilpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0701289104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00324005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galewski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-80" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00252011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. de Jong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500481390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.01.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB169NC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00444.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Robinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calvet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.02.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTDCX626-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336853v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00151-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Catzeflis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1096-3642.2003.00050.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Michaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Filippucci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macholan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00007-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissinot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Furano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026372" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducroz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplantier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.1997.tb05743.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHJH8088-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ramousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027326631342" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F36CEB0241427C60BD5F596D38BC6093820205C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Usdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verona" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337598v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony V. Furano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E. Hayward" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00175491" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1PL0HC90-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Catzeflis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/zjls.1994.1052" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336794v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.8.3433" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-1978(93)90017-L" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK80WFMR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.653" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337624v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalopin Domitille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Carine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganofsky Jeremy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Juliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevret Pascale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Balastegui-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros-Nicol&#225;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ballesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baltazar-Soares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cvitanovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-024-00410-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Larroque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03018-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R. Michaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01399-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Movilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Algarra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cots-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02950610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Agret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00368-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03113925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Crespo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Laguna-Barraza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guti&#233;rrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.626679" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Chevret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayiannis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Lymberakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeycan Helvaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ulrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9368-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1693-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Holt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteban-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16519" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guill&#233;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonz&#225;lez-Brusi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E. Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theodosiou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie C Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Alvarez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0863-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemiri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pimenta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15627020.2016.1269612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A. Hardouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2017.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K3Q9KF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01962711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2820" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0395-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence J Robinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098499" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veyrunes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borremans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryseels" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Richards" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9440-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shanas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2012-0039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278583v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stetson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Lorenzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.07.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJLR5NDL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00501.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7506F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02338834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pages" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Watson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9144-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQX2Z4F5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco-Viel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011293" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;r&#233;cheau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henttonen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.03.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castiglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1925" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2009.00348.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3DFD641A8D88F9107A27B3FFFD08CAD43543A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aplin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chades" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Gustavsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krasnov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mowlavi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od. Madsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX4X4GMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2007.00297.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGDDPGS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Huchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Jordan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Kilpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0701289104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00324005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galewski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-80" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00252011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. de Jong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500481390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.01.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB169NC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00444.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Robinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calvet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.02.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTDCX626-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336853v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00151-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Catzeflis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1096-3642.2003.00050.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Michaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Filippucci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macholan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00007-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissinot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Furano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026372" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducroz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplantier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.1997.tb05743.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHJH8088-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ramousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027326631342" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F36CEB0241427C60BD5F596D38BC6093820205C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Usdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verona" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337598v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony V. Furano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E. Hayward" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00175491" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1PL0HC90-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Catzeflis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/zjls.1994.1052" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336794v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.8.3433" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-1978(93)90017-L" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK80WFMR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.653" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337624v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>