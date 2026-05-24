--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,8503 +66,8637 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrees of convergent evolution in rodent adaptations to arid environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ganofsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36, pp.472 - 486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.280089.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inner ear morphology in wild versus laboratory house mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (5), pp.722-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Evolution of the Ovgp1 Gene in the Subfamily Murinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Balastegui-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros-Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mª José Izquierdo-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani15010055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genetics and demography of the endemic mouse species of Cyprus, Mus cypriacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie A Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Baltazar-Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Cvitanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (3), pp.311 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42991-024-00410-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microsatellites and mitochondrial evidence of multiple introductions of the invasive raccoon Procyon lotor in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Adriaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.1955-1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-023-03018-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04003808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population genomics of Corsican wildcats: Paving the way toward a new subspecies within the Felis silvestris spp. complex?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Portanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.1908-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure génétique et morphométrie crânienne dans le genre Arvicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan R. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arvicola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Actes des 2èmes Rencontres Nationales Petits Mammifères, pp.108-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the past and recent evolutionary history of the Corsican mouflon (Ovis gmelini musimon) to inform its conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Portanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.91 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-021-01399-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Insights into the Mammalian Egg Zona Pellucida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros-Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jiménez-Movilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Algarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cots-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP4 Is Present in Murine Zona Pellucida and Is Not Responsible for the Specific Gamete Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mª José Izquierdo-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros-Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Míriam Pérez-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Laguna-Barraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gutiérrez-Adán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.626679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.626679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic structure in Orkney island mice: isolation promotes morphological diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guila Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Agret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-00368-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphometrics and genetics highlight the complex history of Eastern Mediterranean spiny mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Papayiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Lymberakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (3), pp.599-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic structure in Orkney island mice: isolation promotes morphological diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guila Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Agret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (2), pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-00368-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic structure, ecological versatility, and skull shape differentiation in Arvicola water voles (Rodentia, Cricetidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeycan Helvaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (4), pp.1323-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de la génétique dans la compréhension de l’évolution des populations de ratons laveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Adriaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to the wild: does feralization affect the mandible of non-commensal house mice ( Mus musculus domesticus )?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guila Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (3), pp.471-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to the wild: does feralization impact the mandible of non-commensal house mice (Mus musculus domesticus)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guila Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (3), pp.471-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/bly218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bank voles in Southern Eurasia : vicariance and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeycan Helvaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan R Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-016-9368-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconciling the biogeography of an invader through recent and historic genetic patterns: the case of topmouth gudgeon Pseudorasbora parva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie A Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.2157-2171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-018-1693-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition of marsupial zona pellucida: a molecular and phylogenetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros-Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Izquierdo-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Esteban-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD16519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of ZP1 gene reveals differences in zona pellucida composition in carnivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Moros-Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillén-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. González-Brusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD17022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire évolutive et taxonomie intégrative dans le genre Gerbillus (Rodentia: Muridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arame Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société d'histoire naturelle de l'Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.43-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lineage-specific duplication of amphioxus retinoic acid degrading enzymes (CYP26) resulted in sub-functionalization of patterning and homeostatic roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João E. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Theodosiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie C Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-016-0863-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can functional traits help explain the coexistence of two species of Apodemus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Gomes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (4), pp.883-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blx099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity within two Tunisian wild jirds: Meriones shawi and Meriones libycus (Rodentia, Gerbillinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pimenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15627020.2016.1269612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphometric variations at an ecological scale: Seasonal and local variations in feral and commensal house mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie A. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mambio.2017.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogeny and adaptation shape the teeth of insular mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guila Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1824), pp.20152820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogeny and adaptation shape the teeth of insular mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guila Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie A Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1824), pp.20152820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary systematics and biogeography of the arid habitat-adapted rodent genus Gerbillus (Rodentia, Muridae): a mostly Plio-Pleistocene African history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arame Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (4), pp.299 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinkering signaling pathways by gain and loss of protein isoforms: the case of the EDA pathway regulator EDARADD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Décimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0395-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new cytotype of the African pygmy mouse Mus minutoides in Eastern Africa. Implications for the evolution of sex-autosome translocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gryseels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. R. Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.533-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-014-9440-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Phylogeographic Survey of the Pygmy Mouse Mus minutoides in South Africa: Taxonomic and Karyotypic Inference from Cytochrome b Sequences of Museum Specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence J Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e98499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular variation and chromosomal stability within Gerbillus nanus (Rodentia, Gerbillinae): taxonomic and biogeographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Shanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.105--111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mammalia-2012-0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabbit zona pellucida composition: A molecular, proteomic and phylogenetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stetson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj. Izquierdo-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pl. Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.5920--5935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary systematics and biogeography of endemic gerbils (Rodentia, Muridae) from Morocco: an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arame Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalilou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Aniskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Benazzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.11-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2011.00501.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleogenetic Analyses Reveal Unsuspected Phylogenetic Affinities between Mice and the Extinct Malpaisomys insularis, an Endemic Rodent of the Canaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Antoni Alcover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary trends of the pharyngeal dentition in Cypriniformes (Actinopterygii: Ostariophysi).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pasco-Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.e11293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial and chromosomal insights into karyotypic evolution of the pygmy mouse, \textitMus minutoides, in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cellier-Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chromosome research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.563-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-010-9144-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal variation in molar outline of bank voles: An effect of wear?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guérécheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Henttonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deffontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.311-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mambio.2009.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel sex determination system in a close relative of the house mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (1684), pp.1049-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.1925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterochronic shifts explain variations in a sequentially developing repeated pattern: palatal ridges of muroid rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pantalacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.422-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-142X.2009.00348.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogeny and biogeography of African Murinae based on mitochondrial and nuclear gene sequences, with a new tribal classification of the subfamily.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The morphology of islets of Langerhans is only mildly affected by the lack of Pdx-1 in the pancreas of adult Meriones jirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cr. Gustavsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Krasnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mowlavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Od. Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 159, pp.241-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological diversity of Old World rats and mice (Rodentia Muridae) mandible in relation with phylogeny and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45, pp.263-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological vs. molecular evolution: ecology and phylogeny both shape the mandible of rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36, pp.525-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1463-6409.2007.00297.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple molecular evidences for a living mammalian fossil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Kilpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (18), pp.7495-7499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0701289104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00453695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evolutionary radiation of Arvicolinae rodents (voles and lemmings): relative contribution of nuclear and mitochondrial DNA phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00324005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrival and diversification of caviomorph rodents and platyrrhine primates in South America.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried W. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (2), pp.228-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10635150500481390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00252011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular phylogeny of the genus Mus (Rodentia: Murinae) based on mitochondrial and nuclear data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 84 (3), pp.417-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00444.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematics and evolution of the subfamily Gerbillinae (Mammalia, Rodentia, Muridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (3), pp.674-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2005.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular phylogeny of the African pygmy mice, subgenus Nannomys (Rodentia, Murinae, Mus): Implications for chromosomal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Britton-Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (2), pp.358-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2005.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the western population of the European mink, (Mustela lutreola), a distinct Management Unit for conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Libois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rosoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115 (3), pp.357-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-3207(03)00151-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary systematics of the Indian mouse Mus famulusBonhote, 1898: molecular (DNA/DNA hybridization and 12S rRNA sequences) and morphological evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M. Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 137 (3), pp.385-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1096-3642.2003.00050.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogeny of the genus Apodemus with a special emphasis on the subgenus Sylvaemus using the nuclear IRBP gene and two mitochondrial markers: cytochrome b and 12S rRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-G Filippucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Macholan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (2), pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1055-7903(02)00007-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L1 (LINE-1) Retrotransposon Evolution and Amplification in Recent Human History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Furano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17 (6), pp.915-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a026372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of two distinct species of Arvicanthis (Rodentia: Muridae) in West Africa: cytogenetic, molecular and reproductive evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ducroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 241 (4), pp.709-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.1997.tb05743.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA–DNA Hybridization Evidence for the Recent Origin of Marmots and Ground Squirrels (Rodentia: Sciuridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Giboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M. Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (4), pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1027326631342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological and molecular data against the monophyly of the Dendromurinae (Rodentia : Muridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bonner Zoologische Beiträge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 45 (3-4), pp.173-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L1 (LINE-1) retrotransposable elements provide a &amp;quot;fossil&amp;quot; record of the phylogenetic history of murid rodents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Usdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Furano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 12 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a040192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amplification of the ancient murine Lx family of long interspersed repeated DNA occurred during the murine radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony V. Furano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce E. Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Usdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 38 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00175491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematics of the spiny mouse (Acomys : Muroidea) : molecular and biochemical evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hänni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 40 (2), pp.247-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular phylogeny of the Praomys complex (Rodentia: Murinae): a study based on DNA/DNA hybridization experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 112 (4), pp.425-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/zjls.1994.1052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular and palaeontological aspects of the tempo and mode of evolution in Otomys (Otomyinae: Muridae: Mammalia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M. Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 21 (1), pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0305-1978(93)90017-L⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular evidence that the spiny mouse (Acomys) is more closely related to gerbils (Gerbillinae) than to true mice (Murinae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale C Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90 (8), pp.3433-3436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.90.8.3433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent transcriptomic and genomic adaptation in xeric rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalopin Domitille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Carine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganofsky Jeremy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blin Juliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevret Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901296v1</w:t>
-              </w:r>
-[...8166 lines deleted...]
-                <w:t xml:space="preserve">hal-02336796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterochronic shifts explain variations in a sequentially developing repeated pattern: Palatal ridges of muroid rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pantalacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Conference of the International Society of-Development-Biologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Edinburgh, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mod.2009.06.653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8572,65 +8706,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acomyinae&amp;quot; : new molecular evidences for a muroid taxon (Rodentia: Muridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale C Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François M Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8645,65 +8779,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th ASM Symposium. Collection Colloques et séminaires. Volume spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-126, 2001, 2-7099-1470-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8850,51 +8984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalopin Domitille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Carine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganofsky Jeremy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Juliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevret Pascale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Balastegui-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros-Nicol&#225;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ballesta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baltazar-Soares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cvitanovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-024-00410-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Larroque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03018-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R. Michaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01399-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Movilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Algarra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cots-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02950610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Agret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00368-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03113925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Crespo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Laguna-Barraza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guti&#233;rrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.626679" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Chevret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayiannis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Lymberakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeycan Helvaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ulrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9368-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1693-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Holt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteban-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16519" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guill&#233;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonz&#225;lez-Brusi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E. Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theodosiou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie C Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Alvarez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0863-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemiri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pimenta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15627020.2016.1269612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A. Hardouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2017.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K3Q9KF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01962711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2820" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0395-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence J Robinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098499" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veyrunes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borremans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryseels" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Richards" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9440-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shanas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2012-0039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278583v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stetson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Lorenzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.07.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJLR5NDL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00501.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7506F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02338834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pages" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Watson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9144-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQX2Z4F5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco-Viel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011293" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;r&#233;cheau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henttonen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.03.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castiglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1925" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2009.00348.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3DFD641A8D88F9107A27B3FFFD08CAD43543A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aplin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chades" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Gustavsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krasnov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mowlavi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od. Madsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX4X4GMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2007.00297.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGDDPGS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Huchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Jordan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Kilpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0701289104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00324005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galewski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-80" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00252011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. de Jong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500481390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.01.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB169NC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00444.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Robinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calvet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.02.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTDCX626-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336853v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00151-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Catzeflis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1096-3642.2003.00050.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Michaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Filippucci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macholan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00007-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissinot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Furano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026372" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducroz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplantier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.1997.tb05743.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHJH8088-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ramousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027326631342" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F36CEB0241427C60BD5F596D38BC6093820205C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Usdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verona" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337598v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony V. Furano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E. Hayward" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00175491" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1PL0HC90-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Catzeflis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/zjls.1994.1052" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336794v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.8.3433" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-1978(93)90017-L" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK80WFMR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.653" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337624v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chalopin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ganofsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.280089.124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Balastegui-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Moros-Nicol&#225;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ballesta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Baltazar-Soares" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cvitanovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-024-00410-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Larroque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03018-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benedetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16856" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03813410v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chevret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R. Michaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03721735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01399-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Movilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Algarra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cots-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03113925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam P&#233;rez-Crespo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Laguna-Barraza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Guti&#233;rrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.626679" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02950610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Herman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Agret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00368-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale C Chevret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayiannis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Lymberakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeycan Helvaci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ulrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auffray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/bly218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9368-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1693-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336357v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Holt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Esteban-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16519" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guill&#233;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonz&#225;lez-Brusi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E. Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Theodosiou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie C Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Alvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0863-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kerr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemiri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pimenta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15627020.2016.1269612" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A. Hardouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2017.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2820" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01962711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12143" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K3Q9KF1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Sadier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lambert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0395-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045526v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veyrunes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borremans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryseels" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Richards" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9440-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence J Robinson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrunes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndiaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shanas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Granjon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2012-0039" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278583v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stetson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Izquierdo-Rico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moros" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl. Lorenzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.07.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJLR5NDL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2011.00501.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5C7506F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02338834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pages" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031123" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasco-Viel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011293" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tatard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cellier-Holzem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Watson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-010-9144-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RQX2Z4F5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698372v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;r&#233;cheau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledevin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henttonen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deffontaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2009.03.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castiglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1925" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2009.00348.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3DFD641A8D88F9107A27B3FFFD08CAD43543A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aplin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catzeflis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chades" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr. Gustavsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krasnov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mowlavi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od. Madsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX4X4GMD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2007.00297.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGDDPGS7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Huchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Jordan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Kilpatrick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0701289104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00324005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galewski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paradis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-80" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00252011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. de Jong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150500481390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337168v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00444.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.01.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB169NC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337171v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Robinson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calvet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2005.02.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTDCX626-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336853v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Libois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00151-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Catzeflis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1096-3642.2003.00050.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Michaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G Filippucci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macholan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00007-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissinot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Furano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026372" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducroz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplantier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.1997.tb05743.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHJH8088-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ramousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027326631342" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F36CEB0241427C60BD5F596D38BC6093820205C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Usdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verona" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a040192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336810v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony V. Furano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce E. Hayward" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Usdin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00175491" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1PL0HC90-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#228;nni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Catzeflis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/zjls.1994.1052" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336796v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0305-1978(93)90017-L" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK80WFMR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336794v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaeger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.90.8.3433" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901296v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalopin Domitille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Carine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganofsky Jeremy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Juliana" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevret Pascale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.653" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337624v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>