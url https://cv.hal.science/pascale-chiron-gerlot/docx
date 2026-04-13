--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -1575,252 +1575,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux dynamiques à retards évolutifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Tahiri</w:t>
+                <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019, 20ème conférence ROADEF de la société française de recherche opérationnelle et aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control Methods for Water Resource Systems CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.17-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868826v1</w:t>
+                <w:t xml:space="preserve">hal-02868818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Réseaux dynamiques à retards évolutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control Methods for Water Resource Systems CMWRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2019, 20ème conférence ROADEF de la société française de recherche opérationnelle et aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France. pp.128-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02868818v1</w:t>
+                <w:t xml:space="preserve">hal-02868826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of hydrometric data using a network optimization model</w:t>
               </w:r>
@@ -1908,243 +1908,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une heuristique pour résoudre le problème de flot de coût minimal dans un réseau de transport à fonctions de coût quadratiques, convexes et non-séparables</w:t>
+                <w:t xml:space="preserve">Improving the characterization of initial conditions for streamflow prediction using a precipitation reconstruction algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France. pp.0</w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Integrated Assessment Modelling for Environmental Systems, (IAMES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brescia, Italy. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635481v1</w:t>
+                <w:t xml:space="preserve">hal-02053204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the characterization of initial conditions for streamflow prediction using a precipitation reconstruction algorithm</w:t>
+                <w:t xml:space="preserve">Une heuristique pour résoudre le problème de flot de coût minimal dans un réseau de transport à fonctions de coût quadratiques, convexes et non-séparables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Integrated Assessment Modelling for Environmental Systems, (IAMES 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brescia, Italy. pp.19-24</w:t>
+              <w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053204v1</w:t>
+                <w:t xml:space="preserve">hal-03635481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’apport de bassins contrôlés pour la diminution des inondations suite aux crues</w:t>
               </w:r>
@@ -4793,51 +4793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladeveze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuisser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-018-2004-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2015.160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Datas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Romera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Quevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salterain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#233; En-Nasyry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.788" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295293v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926533v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2012.6347916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2010.5723467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boimond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladeveze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuisser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-018-2004-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2015.160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Datas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Romera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Quevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salterain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#233; En-Nasyry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.788" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295293v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926533v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2012.6347916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2010.5723467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boimond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>