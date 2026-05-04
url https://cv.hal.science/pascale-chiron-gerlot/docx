--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -889,235 +889,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flood lamination strategy based on transportation network with time delay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Nouasse</w:t>
+                <w:t xml:space="preserve">An SVD approach to reaching tasks based on cartesian geodesics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Archimède</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2013.380⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 16, pp. 63-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523340v1</w:t>
+                <w:t xml:space="preserve">hal-00881051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SVD approach to reaching tasks based on cartesian geodesics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Datas</w:t>
+                <w:t xml:space="preserve">A flood lamination strategy based on transportation network with time delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vol. 16, pp. 63-65. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (8), pp.1688-1696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881051v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reactive control strategy for networked hydrographical system management</w:t>
               </w:r>
@@ -1575,360 +1575,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Réseaux dynamiques à retards évolutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control Methods for Water Resource Systems CMWRS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2019, 20ème conférence ROADEF de la société française de recherche opérationnelle et aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France. pp.128-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868818v1</w:t>
+                <w:t xml:space="preserve">hal-02868826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux dynamiques à retards évolutifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Tahiri</w:t>
+                <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019, 20ème conférence ROADEF de la société française de recherche opérationnelle et aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control Methods for Water Resource Systems CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.17-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868826v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of hydrometric data using a network optimization model</w:t>
+                <w:t xml:space="preserve">Une heuristique pour résoudre le problème de flot de coût minimal dans un réseau de transport à fonctions de coût quadratiques, convexes et non-séparables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.139-146</w:t>
+              <w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053202v1</w:t>
+                <w:t xml:space="preserve">hal-03635481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the characterization of initial conditions for streamflow prediction using a precipitation reconstruction algorithm</w:t>
               </w:r>
@@ -2016,364 +2016,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une heuristique pour résoudre le problème de flot de coût minimal dans un réseau de transport à fonctions de coût quadratiques, convexes et non-séparables</w:t>
+                <w:t xml:space="preserve">Reconstruction of hydrometric data using a network optimization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France. pp.0</w:t>
+              <w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635481v1</w:t>
+                <w:t xml:space="preserve">hal-02053202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’apport de bassins contrôlés pour la diminution des inondations suite aux crues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux de transport à fonctions de coûts quadratiques et concaves pour l’écrêtement des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Martignac</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017, 18ème conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">ROADEF 2017, 18ème conférence ROADEF de la société française de recherche opérationnelle et aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656645v1</w:t>
+                <w:t xml:space="preserve">hal-02359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de transport à fonctions de coûts quadratiques et concaves pour l’écrêtement des crues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’apport de bassins contrôlés pour la diminution des inondations suite aux crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ladevèze</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017, 18ème conférence ROADEF de la société française de recherche opérationnelle et aide à la décision</w:t>
+              <w:t xml:space="preserve">ROADEF 2017, 18ème conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359907v1</w:t>
+                <w:t xml:space="preserve">hal-03656645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
               </w:r>
@@ -2432,89 +2432,98 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp. 331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945544v1</w:t>
+                <w:t xml:space="preserve">hal-01490602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2557,82 +2566,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.331-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490602v1</w:t>
+                <w:t xml:space="preserve">hal-01945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drought impact on inland navigation systems based on a flow network model</w:t>
               </w:r>
@@ -2832,247 +2832,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water storage and release strategy for flood management based on transportation network with time delay</w:t>
+                <w:t xml:space="preserve">Transportation network model with time delay for flood lamination strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 18th Conference on Emerging Technologies &amp; Factory Automation (ETFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy. pp. 1-8</w:t>
+              <w:t xml:space="preserve">2013 XXIV International Conference on Information, Communication and Automation Technologies (ICAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sarajevo, Bosnia and Herzegovina. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926529v1</w:t>
+                <w:t xml:space="preserve">hal-00926533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation network model with time delay for flood lamination strategy</w:t>
+                <w:t xml:space="preserve">A water storage and release strategy for flood management based on transportation network with time delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 XXIV International Conference on Information, Communication and Automation Technologies (ICAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sarajevo, Bosnia and Herzegovina. pp. 1-7</w:t>
+              <w:t xml:space="preserve">2013 IEEE 18th Conference on Emerging Technologies &amp; Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926533v2</w:t>
+                <w:t xml:space="preserve">hal-00926529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On singular values decomposition and patterns for human motion analysis and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,51 +3257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A singular value approach for humanoid motion analysis and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,51 +3361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On least-cost path for realistic simulation of human motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On geodesic paths and least-cost motions for human-like tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3956,334 +3956,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dynamic contact transition for nonholonomic mobile manipulators</w:t>
+                <w:t xml:space="preserve">Coordination and partial decoupling in tracking control for wheeled mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carriay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624398v1</w:t>
+                <w:t xml:space="preserve">hal-00624413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and partial decoupling in tracking control for wheeled mobile manipulators</w:t>
+                <w:t xml:space="preserve">Motion Coordination of a mobile manipulator for contact transition tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Carriay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Miedzyzdroje, Poland. pp.967--972, vol. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624413v1</w:t>
+                <w:t xml:space="preserve">hal-00624411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Coordination of a mobile manipulator for contact transition tasks</w:t>
+                <w:t xml:space="preserve">Controlling dynamic contact transition for nonholonomic mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3817 -- 3822 vol.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1390009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624411v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modeling Method of SISO Discrete-Event Systems in Max Algebra</w:t>
               </w:r>
@@ -4793,51 +4793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladeveze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuisser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-018-2004-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2015.160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Datas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Romera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Quevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salterain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#233; En-Nasyry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.788" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295293v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926533v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2012.6347916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2010.5723467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boimond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladeveze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuisser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-018-2004-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2015.160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Datas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Romera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Quevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salterain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#233; En-Nasyry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.788" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295293v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926533v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2012.6347916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2010.5723467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boimond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>