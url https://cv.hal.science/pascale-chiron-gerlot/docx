--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1575,492 +1575,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux dynamiques à retards évolutifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Tahiri</w:t>
+                <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019, 20ème conférence ROADEF de la société française de recherche opérationnelle et aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control Methods for Water Resource Systems CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.17-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868826v1</w:t>
+                <w:t xml:space="preserve">hal-02868818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Réseaux dynamiques à retards évolutifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control Methods for Water Resource Systems CMWRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2019, 20ème conférence ROADEF de la société française de recherche opérationnelle et aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France. pp.128-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02868818v1</w:t>
+                <w:t xml:space="preserve">hal-02868826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une heuristique pour résoudre le problème de flot de coût minimal dans un réseau de transport à fonctions de coût quadratiques, convexes et non-séparables</w:t>
+                <w:t xml:space="preserve">Reconstruction of hydrometric data using a network optimization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France. pp.0</w:t>
+              <w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635481v1</w:t>
+                <w:t xml:space="preserve">hal-02053202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the characterization of initial conditions for streamflow prediction using a precipitation reconstruction algorithm</w:t>
+                <w:t xml:space="preserve">Une heuristique pour résoudre le problème de flot de coût minimal dans un réseau de transport à fonctions de coût quadratiques, convexes et non-séparables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Integrated Assessment Modelling for Environmental Systems, (IAMES 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brescia, Italy. pp.19-24</w:t>
+              <w:t xml:space="preserve">ROADEF 2018, 19ème conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053204v1</w:t>
+                <w:t xml:space="preserve">hal-03635481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of hydrometric data using a network optimization model</w:t>
+                <w:t xml:space="preserve">Improving the characterization of initial conditions for streamflow prediction using a precipitation reconstruction algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ladevèze</w:t>
@@ -2078,73 +2078,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.139-146</w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Integrated Assessment Modelling for Environmental Systems, (IAMES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brescia, Italy. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053202v1</w:t>
+                <w:t xml:space="preserve">hal-02053204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de transport à fonctions de coûts quadratiques et concaves pour l’écrêtement des crues</w:t>
               </w:r>
@@ -2432,98 +2432,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.331-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490602v1</w:t>
+                <w:t xml:space="preserve">hal-01945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2566,73 +2557,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp. 331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945544v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drought impact on inland navigation systems based on a flow network model</w:t>
               </w:r>
@@ -2832,217 +2832,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation network model with time delay for flood lamination strategy</w:t>
+                <w:t xml:space="preserve">A water storage and release strategy for flood management based on transportation network with time delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 XXIV International Conference on Information, Communication and Automation Technologies (ICAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sarajevo, Bosnia and Herzegovina. pp. 1-7</w:t>
+              <w:t xml:space="preserve">2013 IEEE 18th Conference on Emerging Technologies &amp; Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926533v2</w:t>
+                <w:t xml:space="preserve">hal-00926529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water storage and release strategy for flood management based on transportation network with time delay</w:t>
+                <w:t xml:space="preserve">Transportation network model with time delay for flood lamination strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 18th Conference on Emerging Technologies &amp; Factory Automation (ETFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy. pp. 1-8</w:t>
+              <w:t xml:space="preserve">2013 XXIV International Conference on Information, Communication and Automation Technologies (ICAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sarajevo, Bosnia and Herzegovina. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926529v1</w:t>
+                <w:t xml:space="preserve">hal-00926533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On singular values decomposition and patterns for human motion analysis and simulation</w:t>
               </w:r>
@@ -3956,334 +3956,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and partial decoupling in tracking control for wheeled mobile manipulators</w:t>
+                <w:t xml:space="preserve">Controlling dynamic contact transition for nonholonomic mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Carriay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3817 -- 3822 vol.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1390009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624413v1</w:t>
+                <w:t xml:space="preserve">hal-00624398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Coordination of a mobile manipulator for contact transition tasks</w:t>
+                <w:t xml:space="preserve">Coordination and partial decoupling in tracking control for wheeled mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chiron</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carriay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Miedzyzdroje, Poland. pp.967--972, vol. 2</w:t>
+              <w:t xml:space="preserve">35th International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624411v1</w:t>
+                <w:t xml:space="preserve">hal-00624413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dynamic contact transition for nonholonomic mobile manipulators</w:t>
+                <w:t xml:space="preserve">Motion Coordination of a mobile manipulator for contact transition tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Miedzyzdroje, Poland. pp.967--972, vol. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1390009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00624398v1</w:t>
+                <w:t xml:space="preserve">hal-00624411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modeling Method of SISO Discrete-Event Systems in Max Algebra</w:t>
               </w:r>
@@ -4793,51 +4793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladeveze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuisser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-018-2004-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2015.160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Datas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Romera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Quevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salterain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#233; En-Nasyry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.788" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295293v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926533v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2012.6347916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2010.5723467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boimond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Tahiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladeveze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lhuisser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-018-2004-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2015.160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Datas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815926" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Romera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Quevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cardona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salterain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#233; En-Nasyry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.788" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295293v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926533v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2012.6347916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Murillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2012.6485377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2010.5723467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boimond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844073v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>