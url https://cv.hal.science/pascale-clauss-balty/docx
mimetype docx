--- v0 (2026-03-16)
+++ v1 (2026-05-24)
@@ -30,715 +30,913 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pascale Clauss-Balty </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Archéologue du bâti chez Archaïos</w:t>
+        <w:t xml:space="preserve">Archéologue du bâti chez ARCHAÏOSChercheuse associée à l’équipe OrAM de l’UMR 7041 ArScAn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les tombeaux en forme de tours en Afrique du Nord et au Proche-Orient aux époques hellénistique et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris I - Panthéon-Sorbonne, 1999. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05619856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : Elsa Rocca, Pauline Piraud-Fournet et François Baratte (éd.), Les « salles à auges », des édifices controversés de l’Antiquité tardive entre Afrique et Proche-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/128y4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary analyses of vernacular earthen architecture in the gardens of al-ʿUlā oasis (Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ben Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Papers from the fifty-fifth meeting of the Seminar for Arabian Studies held at Humboldt Universität, Berlin, 5–7 August 2022 (52), pp.87-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une restitution de la forme originelle du mausolée gallo-romain de La Souterraine est-elle envisageable ?</w:t>
+                <w:t xml:space="preserve">Une restitution de la forme originelle du mausolée gallo-romain de la Souterraine est-elle envisageable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Boulesteix</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Creusoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Aux origines de La Souterraine, acte du colloque de La souterraine, 18 et 19 septembre 2017, 25, pp.101-120</w:t>
+              <w:t xml:space="preserve">, 2019, 25, pp.101-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02954599v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mausolée-tour d’Eusébios et Antoninos à Hass (Syrie du Nord)</w:t>
+                <w:t xml:space="preserve">Une restitution de la forme originelle du mausolée gallo-romain de La Souterraine est-elle envisageable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes Creusoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aux origines de La Souterraine, acte du colloque de La souterraine, 18 et 19 septembre 2017, 25, pp.101-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188939v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02954599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une maison antique à ‘Amrah (Syrie du Sud) de Melchior de Vogüé à nos jours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mausolée-tour d’Eusébios et Antoninos à Hass (Syrie du Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/topoi.2009.2305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/syria.533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04188936v1</w:t>
+                <w:t xml:space="preserve">hal-04188939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La kalybé de Hayat (Syrie du Sud)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une maison antique à ‘Amrah (Syrie du Sud) de Melchior de Vogüé à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 85, pp.249-292. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 86, pp.233-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/syria.483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04188926v1</w:t>
+                <w:t xml:space="preserve">hal-04188936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La kalybé de Hayat (Syrie du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85, pp.249-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tours funéraires de Syrie. Chronologie et genèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, II, pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -748,785 +946,710 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Architecture vernaculaire en terre de l’oasis d’al-Ula : un exemple d’architecture bioclimatique en Arabie saoudite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ben Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Cascetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture of the Past: Inspiration for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alberto Bruno, Valentin Loescher, Clémentine Martal, Université Paris I Panthéon-Sorbonne, Sep 2024, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earthen Vernacular Architecture of Al-Ula Oasis (Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ben Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARTHEN ARCHITECTURE IN DIRIYAH, SAUDI ARABIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, At-Turaif Riyadh, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oasian Vernacular Architecture: The Case of Al-Ula (Northwestern Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ben Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humbolt Universität, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villages et l'habitat rural à l'époque romano-byzantine : le cas de Sharah sur le rebord nord-ouest du Leja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes du colloque de Damas 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Al-Maqdissi; Fr. Braemer; J.-M. Dentzer, Oct 2007, Damas (Syrie), Syrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture lithique et modulaire particulièrement adaptée et fonctionnelle” in Gilento, P. (ed.) 2022, Building between Eastern and Western Mediterranean Lands. Construction processes and transmission of knowledge from Late Antiquity to Early Islam, Brill, Leyde, p. 81-100.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRILL, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une restitution de la forme originelle du mausolée gallo-romain de la Souterraine est-elle envisageable ? »</w:t>
+                <w:t xml:space="preserve">L’habitat rural en Syrie du Sud : quels contextes territoriaux ?, Habitat dans les Campagnes de Syrie du Sud aux époques classique et médiévale, IFPO/BAH n° 181, Damas, Beyrouth, p. 7-12.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aux origines de la Souterraine. Actes du colloque La Souterraine, 18 et 19 novembre 2017, St. Lafaye et J. Roger (dir.), p. 101-120., 2019</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">actes du colloque de Damas 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hauran, 978-2-35159-179-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975766v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04778526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et genèse du mausolée-tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture funéraire monumentale : la Gaule dans l'Empire romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, 2006, ISBN 2.7355.0617.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1536,255 +1659,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauran VII. Demeures de l’Antiquité tardive dans les villages de Syrie du Sud (Batanée et Saccée), IIIe-VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFPO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAH 223, 2022, Bibliothèque archéologique et historique (BAH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les piles funéraires gallo-romaines du Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université de Pau et des pays de l'Adour. OpenEdition, 2016, ARCHAIA, 978-2-35311-063-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/t4q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04777848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauran III. L’habitat dans les campagnes de Syrie du Sud aux époques classique et médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Braemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut français du Proche-Orient. Institut français du Proche-Orient, 2008, Hauran, Jean-Marie Dentzer, 978-2-35311-063-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04778130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1794,142 +1917,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat rural en Syrie du sud: quels contextes territoriaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Clauss-Balty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Pascale Clauss-Balty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hauran III : Habitat dans les campagnes de la Syrie du Sud aux époques classique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Proche Orient, pp.7-18, 2008, BAH, 181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00268968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2076,51 +2199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778251v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clauss-Balty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128y4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F7GLMN6N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Bader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Boulesteix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2009.2305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100742v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cascetta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et alii" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-773-6/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04777848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/t4q" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Braemer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.862" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05619856v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clauss-Balty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128y4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F7GLMN6N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Bader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boulesteix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Boulesteix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2009.2305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.533" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.483" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cascetta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hofstetter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifporient.org/978-2-35159-773-6/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04777848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/t4q" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04778130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Braemer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>