--- v0 (2026-04-01)
+++ v1 (2026-05-08)
@@ -3427,277 +3427,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Model-Order Reduction for A Complete Full-Wave Electromagnetic Analysis of SOC-AMS</w:t>
+                <w:t xml:space="preserve">Modélisation Electromagnétique des Circuits Numériques Avancés et Mixtes du Type SOC : Une Technique de Réduction de Modèles pour la Simulation Complète d'un Système sur Puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Deschacht</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vilbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE Workshop on Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sienna, Italy. pp.167-170</w:t>
+              <w:t xml:space="preserve">13èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille, France. pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269534v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Electromagnétique des Circuits Numériques Avancés et Mixtes du Type SOC : Une Technique de Réduction de Modèles pour la Simulation Complète d'un Système sur Puce</w:t>
+                <w:t xml:space="preserve">An Efficient Model-Order Reduction for A Complete Full-Wave Electromagnetic Analysis of SOC-AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vilbé</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lille, France. pp.P nd</w:t>
+              <w:t xml:space="preserve">7th IEEE Workshop on Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sienna, Italy. pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269540v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Method for a Full-Ware Electromagnetic Analysis of Systems on Chip</w:t>
               </w:r>
@@ -3735,51 +3735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Deschacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Munich, Germany. pp. 131-134</w:t>
@@ -4134,51 +4134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Iassamen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cloastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749338v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.07.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2223463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Claude Calvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.02.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.06.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.06.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amghayrir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.854653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.11.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.847738" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Calvez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/81.754853" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G. Canavero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2012.6222921" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2011.5898853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00515657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1542951" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2005.1500914" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2004.1409043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Iassamen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cloastre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749338v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.07.006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2223463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Claude Calvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.02.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.06.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.06.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amghayrir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2005.854653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.11.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.847738" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Calvez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/81.754853" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G. Canavero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2012.6222921" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2011.5898853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00515657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1542951" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2005.1500914" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2004.1409043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269633v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>