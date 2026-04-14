--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -1344,291 +1344,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoneme Representation and Articulatory Impairment: Insights from Adults with Comorbid Motor Coordination Disorder and Dyslexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking reading skills and reading-related skills in dyslexia before (age 5) and after (ages 10–17) diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Marchetti</w:t>
+                <w:t xml:space="preserve">Jeremy M Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pinto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci13020210⟩</w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (2), pp.260-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11881-022-00277-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334783v1</w:t>
+                <w:t xml:space="preserve">hal-04448828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking reading skills and reading-related skills in dyslexia before (age 5) and after (ages 10–17) diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lefèvre</w:t>
+                <w:t xml:space="preserve">Phoneme Representation and Articulatory Impairment: Insights from Adults with Comorbid Motor Coordination Disorder and Dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (2), pp.260-287. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11881-022-00277-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13020210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448828v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Reading Fluency and Text Reading Comprehension Do Not Rely on the Same Abilities in University Students With and Without Dyslexia</w:t>
               </w:r>
@@ -1748,64 +1748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la comorbidité sensorimotrice dans la dyslexie développementale : entre déficit phonologique et atteinte des représentations internes de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,213 +2629,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation d’un roman graphique italien et de sa traduction française pour un lectorat dyslexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Saffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le roman graphique en langues romanes, 37, pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.7903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075920v1</w:t>
+                <w:t xml:space="preserve">hal-02119338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un roman graphique italien et de sa traduction française pour un lectorat dyslexique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Opinion article and commentaries “The worries of wearing literate glasses”, 118 (4), pp.319-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesromanes.7903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02119338v1</w:t>
+                <w:t xml:space="preserve">hal-02075920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de l’écrit chez l’élève dyslexique : quelques pistes pour la remédiation</w:t>
               </w:r>
@@ -2916,51 +2916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal reorganization of the reading network in adult dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,637 +3044,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading and related skills in Grades 6, 7, 8 and 9: French normative data from EVALEC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal Dynamics of Morphological Processing in Visual Word Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pourcin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sprenger-Charolles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (8), pp.1228 - 1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432271v1</w:t>
+                <w:t xml:space="preserve">hal-01470421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocabulary skills are well developed in university students with dyslexia: Evidence from multiple case studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+                <w:t xml:space="preserve">Reading and related skills in Grades 6, 7, 8 and 9: French normative data from EVALEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Casalis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A E Ahmadi</w:t>
+                <w:t xml:space="preserve">A. El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471091v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowding, spatial complexity and the W-shape of serial position functions for identification of letters and symbols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
+                <w:t xml:space="preserve">Vocabulary skills are well developed in university students with dyslexia: Evidence from multiple case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A E Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A E Poracchia-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.89 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2016.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439592v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading and related skills in Grades 6, 7, 8 and 9: French normative data from EVALEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Colé</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (1), pp.23-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695248v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Dynamics of Morphological Processing in Visual Word Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
+                <w:t xml:space="preserve">Crowding, spatial complexity and the W-shape of serial position functions for identification of letters and symbols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01470421v1</w:t>
+                <w:t xml:space="preserve">hal-01439592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Stem Priming Effects in Prefixed and Suffixed Pseudowords</w:t>
               </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4047,248 +4047,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic processing during morphological priming: An ERP study</w:t>
+                <w:t xml:space="preserve">Morphological awareness in dyslexic university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Beyersmanna</w:t>
+                <w:t xml:space="preserve">Jennifer Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galina Iakimovac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+                <w:t xml:space="preserve">Uli H. Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (6), pp.1213-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716413000167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471057v1</w:t>
+                <w:t xml:space="preserve">hal-01432461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological awareness in dyslexic university students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic processing during morphological priming: An ERP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Beyersmanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Martin</w:t>
+                <w:t xml:space="preserve">Galina Iakimovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uli H. Frauenfelder</w:t>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (6), pp.1213-1233. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1579, pp.45 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0142716413000167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432461v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading comprehension development: Presentation of the special issue</w:t>
               </w:r>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading Comprehension in a Large Cohort of French First Graders from Low Socio-Economic Status Families: A 7-Month Longitudinal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Theurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,297 +4784,297 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440375v1</w:t>
+                <w:t xml:space="preserve">hal-04285024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Serniclaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440371v1</w:t>
+                <w:t xml:space="preserve">hal-01440375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leuwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.97-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04285024v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorical perception of speech sounds in French-speaking children with cochlear implant</w:t>
               </w:r>
@@ -5190,51 +5190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of form and meaning in the processing of written morphology: A priming study in French developing readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5398,90 +5398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading in French-speaking adults with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leuwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5538,278 +5538,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between morphological and phonological awareness : effects on training in kindergarten</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Casalis</w:t>
+                <w:t xml:space="preserve">Reliability and prevalence of an atypical development of phonological skills in French-speaking dyslexics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Kipffer-Piquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0142723708097484⟩</w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (7), pp.811-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-008-9117-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613122v1</w:t>
+                <w:t xml:space="preserve">hal-00733554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and prevalence of an atypical development of phonological skills in French-speaking dyslexics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+                <w:t xml:space="preserve">On the relationship between morphological and phonological awareness : effects on training in kindergarten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (7), pp.811-842. </w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, First Language, 29 (1), pp.113-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11145-008-9117-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0142723708097484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733554v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological effects in children word reading: A priming study in fourth graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dusautoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,51 +5895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early metalinguistic awareness of derivational morphology: Observations from a comparison of English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne G. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6093,90 +6093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French normative data on reading and related skills from EVALEC, a new computerized battery of tests (end Grade 1, Grade 2, Grade 3, and Grade 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Kipffer-Piquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55, pp.157-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6296,90 +6296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French normative data on reading and related skills: From 7 to 10 year-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Kipffer-Piquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55, pp.157-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6398,295 +6398,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les connaissances morphologiques dérivationnelles et l’apprentissage de la lecture chez l’apprenti-lecteur français du C.P. au C.E.2.</w:t>
+                <w:t xml:space="preserve">Les connaissances morphologiques dérivationnelles et l'apprentissage de la lecture chez l'apprenti-lecteur français du CP au CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leuwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, L'Année Psychologique, 104, pp.701-750</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 104 (4), pp.701-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2004.29686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613276v1</w:t>
+                <w:t xml:space="preserve">halshs-03777551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les connaissances morphologiques dérivationnelles et l'apprentissage de la lecture chez l'apprenti-lecteur français du CP au CE2</w:t>
+                <w:t xml:space="preserve">Les connaissances morphologiques dérivationnelles et l’apprentissage de la lecture chez l’apprenti-lecteur français du C.P. au C.E.2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leuwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 104 (4), pp.701-750. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, L'Année Psychologique, 104, pp.701-750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/psy.2004.29686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03777551v1</w:t>
+                <w:t xml:space="preserve">hal-03613276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANULEX: a grade-level lexical database from French elementary school readers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6724,51 +6724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological awareness in developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,51 +6879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19, pp.433-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7056,94 +7056,94 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement morphologique et lecture : une stratégie compensatoire pour les dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2003: GLOSSA 85, pp.4-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03791027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7255,51 +7255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On subtypes of developmental dyslexia: evidence from processing time and accuracy scores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,51 +7376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement syllabique au cours de la reconnaissance de mots écrits chez des enfants dyslexiques, lecteurs en retard et normo-lecteurs de 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 4, pp.323-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7490,51 +7490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dyslexie : de l’enfant à l’adulte. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7816,51 +7816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et pathologies du langage oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,51 +7921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading acquisition and developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,51 +8009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et Dyslexie: Approches cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8174,51 +8174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D21BC508"/>
+    <w:nsid w:val="9148AC63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8405,51 +8405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-cole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2614-8620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03366143X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-6281-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-025-00359-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cauna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V&#233;zinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2025.101666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05383608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade M&#233;riaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12121596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05136528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Likhanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence13090108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cauna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119361ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04448856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Br&#232;thes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73273-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04448828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Law" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00277-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.866543" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03593419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107358" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Descamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2019.1642341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Zira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lascombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-019-00182-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.7903" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brethes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ahmadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cole" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.11.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Ahmadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Poracchia-George" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.01.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04695248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2016.1140769" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Max" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2016.02.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ8CDWB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bouton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G Giraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2014.1002796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471057v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmanna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimovac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.07.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli H. Frauenfelder" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716413000167" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Senechal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00565" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lthane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078608" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.08.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW9WFZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000282" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bertoncini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0330" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enr014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0043-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BHHD53S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03613122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723708097484" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kipffer-Piquard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-008-9117-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dusautoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/026151008X389575" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090213" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B6C8A4AF09186E13FB45983FB4A3D1D343120B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casalis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;chennec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04512204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gombert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03613276v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2004.29686" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733549v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sopo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-004-0006-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D921A8511D5DCAB22A5B88A8DC0CA1F7D49DBA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pynte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andriamamonjy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03194572" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Serniclaes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562266v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Dominguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schelstraete" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-cole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2614-8620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03366143X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-6281-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-025-00359-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cauna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V&#233;zinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2025.101666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05383608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade M&#233;riaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12121596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05136528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Likhanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence13090108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cauna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119361ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04448856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Br&#232;thes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73273-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04448828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Law" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00277-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.866543" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03593419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107358" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Descamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2019.1642341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Zira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lascombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-019-00182-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.7903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brethes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04695248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ahmadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.11.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Ahmadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Poracchia-George" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.01.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2016.1140769" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Max" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2016.02.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ8CDWB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bouton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G Giraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2014.1002796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli H. Frauenfelder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716413000167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmanna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimovac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.07.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Senechal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00565" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lthane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078608" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.08.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW9WFZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000282" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bertoncini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0330" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enr014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0043-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BHHD53S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kipffer-Piquard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-008-9117-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03613122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723708097484" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dusautoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/026151008X389575" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090213" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B6C8A4AF09186E13FB45983FB4A3D1D343120B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casalis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;chennec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04512204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gombert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2004.29686" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03613276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733549v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sopo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-004-0006-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D921A8511D5DCAB22A5B88A8DC0CA1F7D49DBA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pynte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andriamamonjy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03194572" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Serniclaes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562266v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Dominguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schelstraete" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>