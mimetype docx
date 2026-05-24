--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -3044,529 +3044,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Dynamics of Morphological Processing in Visual Word Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
+                <w:t xml:space="preserve">Vocabulary skills are well developed in university students with dyslexia: Evidence from multiple case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A E Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A E Poracchia-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00699⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.89 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470421v1</w:t>
+                <w:t xml:space="preserve">hal-01471091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading and related skills in Grades 6, 7, 8 and 9: French normative data from EVALEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Colé</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (1), pp.23-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695248v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocabulary skills are well developed in university students with dyslexia: Evidence from multiple case studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A E Ahmadi</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Dynamics of Morphological Processing in Visual Word Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A E Poracchia-George</w:t>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (8), pp.1228 - 1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471091v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading and related skills in Grades 6, 7, 8 and 9: French normative data from EVALEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cole</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66 (1), pp.23-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432271v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowding, spatial complexity and the W-shape of serial position functions for identification of letters and symbols</w:t>
               </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4784,297 +4784,297 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285024v1</w:t>
+                <w:t xml:space="preserve">hal-01440375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leuwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.97-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440375v1</w:t>
+                <w:t xml:space="preserve">hal-01440371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Serniclaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2011.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440371v1</w:t>
+                <w:t xml:space="preserve">hal-04285024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorical perception of speech sounds in French-speaking children with cochlear implant</w:t>
               </w:r>
@@ -5190,51 +5190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of form and meaning in the processing of written morphology: A priming study in French developing readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Quemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5424,64 +5424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leuwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5538,278 +5538,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and prevalence of an atypical development of phonological skills in French-speaking dyslexics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+                <w:t xml:space="preserve">On the relationship between morphological and phonological awareness : effects on training in kindergarten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11145-008-9117-y⟩</w:t>
+              <w:t xml:space="preserve">First Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, First Language, 29 (1), pp.113-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0142723708097484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733554v1</w:t>
+                <w:t xml:space="preserve">hal-03613122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between morphological and phonological awareness : effects on training in kindergarten</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Casalis</w:t>
+                <w:t xml:space="preserve">Reliability and prevalence of an atypical development of phonological skills in French-speaking dyslexics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Kipffer-Piquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, First Language, 29 (1), pp.113-142. </w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (7), pp.811-842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0142723708097484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11145-008-9117-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613122v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological effects in children word reading: A priming study in fourth graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dusautoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,51 +5895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early metalinguistic awareness of derivational morphology: Observations from a comparison of English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne G. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6132,51 +6132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Kipffer-Piquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55, pp.157-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Kipffer-Piquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55, pp.157-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6398,252 +6398,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les connaissances morphologiques dérivationnelles et l'apprentissage de la lecture chez l'apprenti-lecteur français du CP au CE2</w:t>
+                <w:t xml:space="preserve">Les connaissances morphologiques dérivationnelles et l’apprentissage de la lecture chez l’apprenti-lecteur français du C.P. au C.E.2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leuwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 104 (4), pp.701-750. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, L'Année Psychologique, 104, pp.701-750</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03777551v1</w:t>
+                <w:t xml:space="preserve">hal-03613276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les connaissances morphologiques dérivationnelles et l’apprentissage de la lecture chez l’apprenti-lecteur français du C.P. au C.E.2.</w:t>
+                <w:t xml:space="preserve">Les connaissances morphologiques dérivationnelles et l'apprentissage de la lecture chez l'apprenti-lecteur français du CP au CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leuwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, L'Année Psychologique, 104, pp.701-750</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 104 (4), pp.701-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/psy.2004.29686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613276v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03777551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANULEX: a grade-level lexical database from French elementary school readers.</w:t>
               </w:r>
@@ -6724,51 +6724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological awareness in developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,230 +6942,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie des mots et apprentissage de la lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement morphologique et lecture : une stratégie compensatoire pour les dyslexiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 213, pp.57-76</w:t>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003: GLOSSA 85, pp.4-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784305v1</w:t>
+                <w:t xml:space="preserve">halshs-03791027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement morphologique et lecture : une stratégie compensatoire pour les dyslexiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphologie des mots et apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2003: GLOSSA 85, pp.4-17</w:t>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 213, pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03791027v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grammatical gender on visual word recognition: Evidence from lexical decision and eye movement experiments</w:t>
               </w:r>
@@ -7255,51 +7255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On subtypes of developmental dyslexia: evidence from processing time and accuracy scores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7437,676 +7437,773 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dyslexie : de l’enfant à l’adulte. Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyslexia in Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 1, 2026, 9781032792323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003491125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562258v1</w:t>
+                <w:t xml:space="preserve">hal-05603948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de la recherche au diagnostic de la dyslexie ?</w:t>
+                <w:t xml:space="preserve">La dyslexie : de l’enfant à l’adulte. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562290v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dyslexie à l’âge adulte : Approche neuropsychologique</w:t>
+                <w:t xml:space="preserve">Quels apports de la recherche au diagnostic de la dyslexie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562266v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Issues in reading Comprehension</w:t>
+                <w:t xml:space="preserve">La dyslexie à l’âge adulte : Approche neuropsychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2015, Special Issue in L’année Psychologique / Topics in Cognitive Psychology</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne G. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01924310v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture et pathologies du langage oral</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current Issues in reading Comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Megherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, Special Issue in L’année Psychologique / Topics in Cognitive Psychology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Leybaert</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02543193v1</w:t>
+                <w:t xml:space="preserve">halshs-01924310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading acquisition and developmental dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+                <w:t xml:space="preserve">Lecture et pathologies du langage oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Routledge, 13 (2), pp.256, 2006, Essays in Developmental Psychology, 9780415651325</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Leybaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Schelstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, 140 p., 2012, 9782706117428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737571v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reading acquisition and developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 13 (2), pp.256, 2006, Essays in Developmental Psychology, 9780415651325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecture et Dyslexie: Approches cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.291, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8174,51 +8271,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9148AC63"/>
+    <w:nsid w:val="48D96E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8405,51 +8502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-cole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2614-8620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03366143X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-6281-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-025-00359-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cauna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V&#233;zinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2025.101666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05383608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade M&#233;riaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12121596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05136528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Likhanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence13090108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cauna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119361ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04448856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Br&#232;thes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73273-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04448828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Law" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00277-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.866543" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03593419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107358" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Descamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2019.1642341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Zira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lascombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-019-00182-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.7903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brethes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04695248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ahmadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.11.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Ahmadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Poracchia-George" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.01.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2016.1140769" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Max" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2016.02.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ8CDWB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bouton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G Giraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2014.1002796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli H. Frauenfelder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716413000167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmanna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimovac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.07.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Senechal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00565" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lthane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078608" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.08.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW9WFZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000282" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bertoncini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0330" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enr014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0043-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BHHD53S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kipffer-Piquard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-008-9117-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03613122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723708097484" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dusautoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/026151008X389575" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090213" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B6C8A4AF09186E13FB45983FB4A3D1D343120B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casalis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;chennec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04512204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gombert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777551v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2004.29686" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03613276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733549v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sopo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-004-0006-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D921A8511D5DCAB22A5B88A8DC0CA1F7D49DBA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pynte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andriamamonjy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03194572" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Serniclaes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562258v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562266v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Dominguez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schelstraete" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-cole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2614-8620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03366143X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAO-6281-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rasamimanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mizzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Melmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Saffi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-025-00359-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cauna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V&#233;zinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2025.101666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05383608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade M&#233;riaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children12121596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05136528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.70081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Likhanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence13090108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cauna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119361ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04448856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Br&#232;thes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73273-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04448828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Law" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-022-00277-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.866543" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03593419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Barbaroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille R Besson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107358" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03170747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Descamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2019.1642341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Zira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lefevre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lascombe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-019-00182-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.7903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brethes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Ahmadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Poracchia-George" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2016.01.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ahmadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cole" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01470421v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00699" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04695248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2016.1140769" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Max" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2016.02.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ8CDWB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bouton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G Giraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2014.1002796" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli H. Frauenfelder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716413000167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmanna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimovac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.07.010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Senechal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G. Duncan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00565" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pourcin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lthane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906680v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Theurel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078608" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.08.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW9WFZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000282" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bertoncini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0330" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Quemart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.02.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enr014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0043-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BHHD53S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03613122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723708097484" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kipffer-Piquard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-008-9117-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dusautoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/026151008X389575" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090213" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B6C8A4AF09186E13FB45983FB4A3D1D343120B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276425v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casalis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;chennec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04512204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gombert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733575v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03613276v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2004.29686" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733549v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;t&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116825v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sopo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-004-0006-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D921A8511D5DCAB22A5B88A8DC0CA1F7D49DBA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gentaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pynte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andriamamonjy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03194572" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Serniclaes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05603948v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Duncan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003491125" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03562266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924310v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Dominguez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leybaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schelstraete" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737571v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733571v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>