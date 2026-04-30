--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -2490,243 +2490,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00704814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for &amp;quot;Avoided Deforestation&amp;quot; (REDD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Pirard</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68, pp.680-691</w:t>
+              <w:t xml:space="preserve">, 2009, 68, pp.2461-2468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351838v1</w:t>
+                <w:t xml:space="preserve">hal-00387493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+                <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for &amp;quot;Avoided Deforestation&amp;quot; (REDD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Reis</w:t>
+                <w:t xml:space="preserve">Romain Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68, pp.2461-2468</w:t>
+              <w:t xml:space="preserve">, 2009, 68, pp.680-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387493v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A response to the commentary on “Compensated Successful Efforts”</w:t>
               </w:r>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68, pp.2179-2181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2807,64 +2807,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité foncière et croissance économique du Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,64 +2915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land Tenure Insecurity and Economic Growth in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,64 +3023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relação entre mercado de terras, crescimento econômico e insegurança fundiaria explicada por um modelo a geração imbricada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,64 +3144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devaluation and Cattle Market Integration in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6197,64 +6197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,64 +6399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Land Tenure Insecurity Drive Deforestation in the Brazilian Amazon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,51 +6627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for “avoided deforestation” (REDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7482,90 +7482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la contribution de l'insécurité foncière à la déforestation en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7590,90 +7590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land tenure and deforestation in the Brazilian Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the linkages between land reform, land tenure, and land use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8383,51 +8383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C55CDA21"/>
+    <w:nsid w:val="1D4D8537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8614,51 +8614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3532-2339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/139009310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glodep.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ideas.repec.org/f/pmo422.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE05-0008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T Tapsoba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0293" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209496v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tebkieta Alexandra Tapsoba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Samba Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X20000054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert Nkolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlain Guegang Djimeli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2018.11.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somlanar&#233; Romuald Kinda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9745-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1996.409840" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Estel Apeti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayangnewend&#233; Frans Sawadogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridhula Mohan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vollmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Okoko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04637992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04567226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Oweggi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manegdo Ulrich Doamba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895898v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tebkieta Tapsoba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04354596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Galbert Ongono Olinga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-We-Wal Bambe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Riziki Oweggi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845067v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090658v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Niel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Drabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03865968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michael Hogan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3532-2339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/139009310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glodep.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ideas.repec.org/f/pmo422.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE05-0008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T Tapsoba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0293" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209496v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tebkieta Alexandra Tapsoba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Samba Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X20000054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert Nkolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlain Guegang Djimeli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2018.11.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somlanar&#233; Romuald Kinda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9745-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1996.409840" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Estel Apeti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayangnewend&#233; Frans Sawadogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridhula Mohan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vollmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Okoko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04637992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04567226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Oweggi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manegdo Ulrich Doamba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895898v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tebkieta Tapsoba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04354596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Galbert Ongono Olinga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-We-Wal Bambe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Riziki Oweggi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845067v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090658v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Niel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Drabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03865968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michael Hogan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>