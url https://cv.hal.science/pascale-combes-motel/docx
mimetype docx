--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -448,222 +448,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend la littérature récente sur la « nature et les causes de la richesse des nations » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does environment pay for politicians?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.199.0293⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.106491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013722v1</w:t>
+                <w:t xml:space="preserve">hal-04209496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does environment pay for politicians?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que nous apprend la littérature récente sur la « nature et les causes de la richesse des nations » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.106491. </w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 199 (3), pp.289-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2023.106491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/med.199.0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209496v3</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de migrants, sécurité alimentaire et variabilité climatique : le cas du Burkina Faso</w:t>
               </w:r>
@@ -753,51 +753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Public Debt Mitigate Environmental Debt? Theory and Empirical Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1335,248 +1335,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income-generating Effects of Biofuel Policies: A Meta-analysis of the CGE Literature</w:t>
+                <w:t xml:space="preserve">Does the expansion of biofuels encroach on the forest ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Choumert Nkolo</w:t>
+                <w:t xml:space="preserve">Derya Keles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlain Guegang Djimeli</w:t>
+                <w:t xml:space="preserve">Eric Nazindigouba Kéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 147, pp.230 - 242. </w:t>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.75-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfe.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700830v1</w:t>
+                <w:t xml:space="preserve">hal-01951330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the expansion of biofuels encroach on the forest ?</w:t>
+                <w:t xml:space="preserve">Income-generating Effects of Biofuel Policies: A Meta-analysis of the CGE Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derya Keles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
+                <w:t xml:space="preserve">Johanna Choumert Nkolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nazindigouba Kéré</w:t>
+                <w:t xml:space="preserve">Charlain Guegang Djimeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.75-82. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.230 - 242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfe.2018.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951330v1</w:t>
+                <w:t xml:space="preserve">hal-01700830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public spending, credit and natural capital : Does access to capital foster deforestation?</w:t>
               </w:r>
@@ -2490,243 +2490,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00704814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for &amp;quot;Avoided Deforestation&amp;quot; (REDD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Araujo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Reis</w:t>
+                <w:t xml:space="preserve">Romain Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68, pp.2461-2468</w:t>
+              <w:t xml:space="preserve">, 2009, 68, pp.680-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387493v1</w:t>
+                <w:t xml:space="preserve">hal-00351838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for &amp;quot;Avoided Deforestation&amp;quot; (REDD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pirard</w:t>
+                <w:t xml:space="preserve">E. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68, pp.680-691</w:t>
+              <w:t xml:space="preserve">, 2009, 68, pp.2461-2468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351838v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A response to the commentary on “Compensated Successful Efforts”</w:t>
               </w:r>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68, pp.2179-2181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2807,64 +2807,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité foncière et croissance économique du Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,64 +2915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land Tenure Insecurity and Economic Growth in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,64 +3023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relação entre mercado de terras, crescimento econômico e insegurança fundiaria explicada por um modelo a geração imbricada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,64 +3144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devaluation and Cattle Market Integration in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4445,51 +4445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does environment pay for politicians?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4533,51 +4533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public debt versus Environmental debt: What are the relevant Tradeoffs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5169,51 +5169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlain Guegang Djimeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5231,51 +5231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the expansion of biofuels encroach on the forest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derya Keles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Choumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,311 +6191,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deforestation and credit cycles in Latin American countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556699v1</w:t>
+                <w:t xml:space="preserve">halshs-00556809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation and credit cycles in Latin American countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guérineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+                <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556809v1</w:t>
+                <w:t xml:space="preserve">halshs-00556699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Land Tenure Insecurity Drive Deforestation in the Brazilian Amazon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6627,51 +6627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to estimate impacts of domestic policies on deforestation: Compensated Successful Efforts for “avoided deforestation” (REDD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6822,51 +6822,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public debt versus Environmental debt: What are the relevant Tradeoffs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,51 +6947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public debt versus Environmental debt: What are the relevant Tradeoffs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,51 +7072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public debt versus Environmental debt: What are the relevant Tradeoffs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7197,51 +7197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does environment pay for politicians?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7292,51 +7292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does environment pay for politicians?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,51 +7413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 AFSE Thematic Meeting "Frontiers in Environmental Economics and Natural Resources Management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7482,90 +7482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la contribution de l'insécurité foncière à la déforestation en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7590,90 +7590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land tenure and deforestation in the Brazilian Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the linkages between land reform, land tenure, and land use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8094,51 +8094,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Awareness and Electoral Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8383,51 +8383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D4D8537"/>
+    <w:nsid w:val="2C79E296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8614,51 +8614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3532-2339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/139009310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glodep.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ideas.repec.org/f/pmo422.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE05-0008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T Tapsoba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0293" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209496v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tebkieta Alexandra Tapsoba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Samba Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X20000054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert Nkolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlain Guegang Djimeli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2018.11.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somlanar&#233; Romuald Kinda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9745-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1996.409840" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Estel Apeti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayangnewend&#233; Frans Sawadogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridhula Mohan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vollmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Okoko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04637992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04567226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Oweggi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manegdo Ulrich Doamba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895898v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tebkieta Tapsoba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04354596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Galbert Ongono Olinga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-We-Wal Bambe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Riziki Oweggi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845067v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090658v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Niel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Drabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03865968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michael Hogan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3532-2339" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/139009310" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://glodep.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ideas.repec.org/f/pmo422.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-14-CE05-0008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra T Tapsoba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209496v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tebkieta Alexandra Tapsoba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.742.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03573000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Menuet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Minea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105895" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Samba Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X20000054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2018.11.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert Nkolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlain Guegang Djimeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.01.025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urbain Yogo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.04.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somlanar&#233; Romuald Kinda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Millock" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9745-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.02.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2000.1441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.1996.409840" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Estel Apeti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayangnewend&#233; Frans Sawadogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505741v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridhula Mohan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vollmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Okoko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04637992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04567226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Oweggi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manegdo Ulrich Doamba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895898v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tebkieta Tapsoba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04354596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Galbert Ongono Olinga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-We-Wal Bambe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Riziki Oweggi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845067v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090658v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Niel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979191v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Drabo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358988v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314982v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03865968v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093620v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michael Hogan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>