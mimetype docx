--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -347,291 +347,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global chemical characterization of sargassum spp. seaweeds from different locations on caribbean islands: a screening of organic compounds and heavy metals contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring lipid oxidation in multiple emulsions by near infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bauta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elliot Calbrix</w:t>
+                <w:t xml:space="preserve">Ivana Stojmilovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Capblancq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Levasseur-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/phycology4020011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.202300267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710367v1</w:t>
+                <w:t xml:space="preserve">hal-04705445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring lipid oxidation in multiple emulsions by near infrared spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale de Caro</w:t>
+                <w:t xml:space="preserve">Global chemical characterization of sargassum spp. seaweeds from different locations on caribbean islands: a screening of organic compounds and heavy metals contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bauta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Calbrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Stojmilovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+                <w:t xml:space="preserve">Sophie Capblancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cecutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Levasseur-Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 126 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.190-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.202300267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/phycology4020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705445v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracts of Ulva lactuca Induce Responses against Penicillium digitatum on Oranges</w:t>
               </w:r>
@@ -1628,334 +1628,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Synthesis of Glycerol Carbonate and Evaluation of Its Plasticizing Properties</w:t>
+                <w:t xml:space="preserve">Semi‐Siccative Oils and Bioactive Fractions Isolated from Reunion Island Fruit Co‐Product: Two Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Delvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Urrutigoity</w:t>
+                <w:t xml:space="preserve">Yanis Désiré Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Cecutti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rudy Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.308. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (4), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201800391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158428v1</w:t>
+                <w:t xml:space="preserve">hal-02348581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi‐Siccative Oils and Bioactive Fractions Isolated from Reunion Island Fruit Co‐Product: Two Case Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Progress in Synthesis of Glycerol Carbonate and Evaluation of Its Plasticizing Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Delvar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
+                <w:t xml:space="preserve">Matthieu Bandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Désiré Caro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
+                <w:t xml:space="preserve">Martine Urrutigoity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Thomas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Cecutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121 (4), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201800391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348581v1</w:t>
+                <w:t xml:space="preserve">hal-02158428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated process for extraction and formulation in emulsions of active molecules from fresh passion fruits (Passiflora edulis Sims)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Candy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,354 +3326,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a superplasticizer on the properties of the concrete/oil/formwork interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouharoun</w:t>
+                <w:t xml:space="preserve">New environmentally friendly oxidative scission of oleic acid into azelaic acid and pelargonic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Vanhove</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (1), pp.133 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-012-2134-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652788v1</w:t>
+                <w:t xml:space="preserve">hal-02647924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New environmentally friendly oxidative scission of oleic acid into azelaic acid and pelargonic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Godard</w:t>
+                <w:t xml:space="preserve">Effect of a superplasticizer on the properties of the concrete/oil/formwork interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouharoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 90 (1), pp.133 - 140. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.1137 - 1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11746-012-2134-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647924v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of new polyesters based on renewable resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Waig Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pennarun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,64 +3746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between superplasticizer and release agents at the concrete/formwork interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouharoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green syntheses of biobased solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,64 +4636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubrifiants et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cecutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (4), pp.279-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5270,51 +5270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and characterization of bioactive fractions from food industry co-products: two case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,269 +5385,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR chemical shifts computational study of trans-aconitic acid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale De Caro</w:t>
+                <w:t xml:space="preserve">Influence of the SCC and the release agents on friction concrete/formwork - impact on the aesthetics concrete facing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Illien</w:t>
+                <w:t xml:space="preserve">Yannick Y. Vanhove Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pure and Applied Chemistry (ICPAC 2016) Emerging Trends in Chemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Flic-en-Flac, Mauritius</w:t>
+              <w:t xml:space="preserve">8. International RILEM Symposium on Self-Compacting Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NA, France. 533 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444909v1</w:t>
+                <w:t xml:space="preserve">hal-01601358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the SCC and the release agents on friction concrete/formwork - impact on the aesthetics concrete facing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chafika Djelal</w:t>
+                <w:t xml:space="preserve">NMR chemical shifts computational study of trans-aconitic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Piang-Siong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale De Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Y. Vanhove Vanhove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dubois</w:t>
+                <w:t xml:space="preserve">Bertrand Illien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International RILEM Symposium on Self-Compacting Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France. 533 p</w:t>
+              <w:t xml:space="preserve">International Conference on Pure and Applied Chemistry (ICPAC 2016) Emerging Trends in Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Flic-en-Flac, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601358v1</w:t>
+                <w:t xml:space="preserve">hal-01444909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental parameters on the water solubility of the polycyclic aromatic hydrocarbons and derivatives using taguchi experimental design methodology</w:t>
               </w:r>
@@ -6131,51 +6131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction processes of unsaturated vegetable oils from tropical fruit seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,51 +6624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastifiant pour vernis à ongles d'origine naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deswartvaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6907,51 +6907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30020216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bauta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblancq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705445v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stojmilovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Salim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chbani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology3010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921276v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigo&#239;ty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics10010007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas von Vietinghoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200557" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chasseray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2021.100583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2020.84001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23910/1.2020.2107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satg&#233;-de Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bandres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigoity" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cecutti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delvar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis D&#233;sir&#233; Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800391" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Foulal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Trif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sabbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chtioui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5858-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01400684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piang-Siong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.083" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Godard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.11.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMJNQFBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Moity" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benazzouz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02377c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranudda Pimsee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyomarch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles-Montrejaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2014.58069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZLW7S6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bergez Lacoste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1480" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouharoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JQD627-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2134-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B18B40E004F6D8B9EE10015B9CCDAE62C83120C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waig Fang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pennarun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2012.36055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJESD.2012.V3.283" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoareau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5GX9Z8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9268-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-007-9126-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002814v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Abdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Caro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deswartvaegher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Senet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30020216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stojmilovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300267" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bauta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblancq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Salim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chbani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology3010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921276v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigo&#239;ty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics10010007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas von Vietinghoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200557" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chasseray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2021.100583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2020.84001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23910/1.2020.2107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delvar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satg&#233;-de Caro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis D&#233;sir&#233; Caro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800391" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bandres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigoity" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cecutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Foulal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Trif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sabbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chtioui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5858-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01400684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piang-Siong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.083" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Godard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.11.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMJNQFBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Moity" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benazzouz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02377c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranudda Pimsee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyomarch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles-Montrejaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2014.58069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZLW7S6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bergez Lacoste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1480" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2134-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B18B40E004F6D8B9EE10015B9CCDAE62C83120C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouharoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JQD627-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waig Fang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pennarun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2012.36055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJESD.2012.V3.283" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoareau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5GX9Z8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9268-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-007-9126-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002814v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Abdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Caro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deswartvaegher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Senet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>