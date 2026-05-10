--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -1628,334 +1628,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi‐Siccative Oils and Bioactive Fractions Isolated from Reunion Island Fruit Co‐Product: Two Case Studies</w:t>
+                <w:t xml:space="preserve">Recent Progress in Synthesis of Glycerol Carbonate and Evaluation of Its Plasticizing Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Delvar</w:t>
+                <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
+                <w:t xml:space="preserve">Matthieu Bandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Désiré Caro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
+                <w:t xml:space="preserve">Martine Urrutigoity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Thomas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Cecutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121 (4), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201800391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348581v1</w:t>
+                <w:t xml:space="preserve">hal-02158428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Synthesis of Glycerol Carbonate and Evaluation of Its Plasticizing Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Semi‐Siccative Oils and Bioactive Fractions Isolated from Reunion Island Fruit Co‐Product: Two Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Urrutigoity</w:t>
+                <w:t xml:space="preserve">Yanis Désiré Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Cecutti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rudy Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.308. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (4), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201800391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158428v1</w:t>
+                <w:t xml:space="preserve">hal-02348581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated process for extraction and formulation in emulsions of active molecules from fresh passion fruits (Passiflora edulis Sims)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Candy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,295 +2026,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular conductors as nanoparticles in the presence of long-chain alkyl imidazolium salts or amphiphilic molecules</w:t>
+                <w:t xml:space="preserve">Contribution of trans-aconitic acid to DPPH. scavenging ability in different media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Foulal</w:t>
+                <w:t xml:space="preserve">William Piang-Siong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad El Hajjaji</w:t>
+                <w:t xml:space="preserve">Arnaud Marvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Trif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imane Chtioui</w:t>
+                <w:t xml:space="preserve">Bertrand Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-016-5858-z⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.447 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606402v1</w:t>
+                <w:t xml:space="preserve">hal-01400684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of trans-aconitic acid to DPPH. scavenging ability in different media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular conductors as nanoparticles in the presence of long-chain alkyl imidazolium salts or amphiphilic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Foulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Piang-Siong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale de Caro</w:t>
+                <w:t xml:space="preserve">Laszlo Trif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Marvilliers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chasseray</w:t>
+                <w:t xml:space="preserve">Abdelaziz Sabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Payet</w:t>
+                <w:t xml:space="preserve">Imane Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214, pp.447 - 452. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.1879-1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-016-5858-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400684v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From crops to products for crops: preserving the ecosystem through the use of bio-based molecules</w:t>
               </w:r>
@@ -3629,51 +3629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of new polyesters based on renewable resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Waig Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pennarun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4010,51 +4010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of catalytic conditions on the synthesis of new aconitate esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Piang-Siong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green syntheses of biobased solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,64 +4636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubrifiants et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satgé-de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cecutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (4), pp.279-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5270,51 +5270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and characterization of bioactive fractions from food industry co-products: two case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,269 +5385,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the SCC and the release agents on friction concrete/formwork - impact on the aesthetics concrete facing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chafika Djelal</w:t>
+                <w:t xml:space="preserve">NMR chemical shifts computational study of trans-aconitic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Piang-Siong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale De Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Y. Vanhove Vanhove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dubois</w:t>
+                <w:t xml:space="preserve">Bertrand Illien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International RILEM Symposium on Self-Compacting Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, NA, France. 533 p</w:t>
+              <w:t xml:space="preserve">International Conference on Pure and Applied Chemistry (ICPAC 2016) Emerging Trends in Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Flic-en-Flac, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601358v1</w:t>
+                <w:t xml:space="preserve">hal-01444909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR chemical shifts computational study of trans-aconitic acid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale De Caro</w:t>
+                <w:t xml:space="preserve">Influence of the SCC and the release agents on friction concrete/formwork - impact on the aesthetics concrete facing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Illien</w:t>
+                <w:t xml:space="preserve">Yannick Y. Vanhove Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pure and Applied Chemistry (ICPAC 2016) Emerging Trends in Chemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Flic-en-Flac, Mauritius</w:t>
+              <w:t xml:space="preserve">8. International RILEM Symposium on Self-Compacting Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, NA, France. 533 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444909v1</w:t>
+                <w:t xml:space="preserve">hal-01601358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental parameters on the water solubility of the polycyclic aromatic hydrocarbons and derivatives using taguchi experimental design methodology</w:t>
               </w:r>
@@ -6131,51 +6131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction processes of unsaturated vegetable oils from tropical fruit seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,51 +6624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastifiant pour vernis à ongles d'origine naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deswartvaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6907,51 +6907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30020216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stojmilovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300267" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bauta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblancq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Salim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chbani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology3010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921276v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigo&#239;ty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics10010007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas von Vietinghoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200557" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chasseray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2021.100583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2020.84001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23910/1.2020.2107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delvar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satg&#233;-de Caro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis D&#233;sir&#233; Caro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800391" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bandres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigoity" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cecutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Foulal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Trif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sabbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chtioui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5858-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01400684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piang-Siong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.083" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Godard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.11.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMJNQFBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Moity" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benazzouz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02377c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranudda Pimsee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyomarch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles-Montrejaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2014.58069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZLW7S6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bergez Lacoste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1480" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2134-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B18B40E004F6D8B9EE10015B9CCDAE62C83120C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouharoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JQD627-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waig Fang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pennarun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2012.36055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJESD.2012.V3.283" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoareau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5GX9Z8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9268-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-007-9126-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002814v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Abdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Caro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deswartvaegher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Senet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30020216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stojmilovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300267" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bauta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Capblancq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douaa Salim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Al-Alam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chbani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology3010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921276v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigo&#239;ty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics10010007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas von Vietinghoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200557" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chasseray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2021.100583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Valade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2020.84001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23910/1.2020.2107" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satg&#233;-de Caro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bandres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Urrutigoity" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cecutti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delvar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis D&#233;sir&#233; Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800391" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Candy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Caro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.07.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01400684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piang-Siong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Foulal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad El Hajjaji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Trif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sabbar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chtioui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5858-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602898v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Godard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.11.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMJNQFBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Moity" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benazzouz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc02377c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranudda Pimsee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyomarch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles-Montrejaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2014.58069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZLW7S6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bergez Lacoste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1480" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2134-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B18B40E004F6D8B9EE10015B9CCDAE62C83120C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouharoun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0JQD627-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waig Fang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pennarun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2012.36055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645927v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJESD.2012.V3.283" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoareau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.07.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5GX9Z8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9268-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaocihuatl Medina-Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-007-9126-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002814v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Abdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Caro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01444909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Illien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Montr&#233;jaud-Vignoles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deswartvaegher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Senet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>