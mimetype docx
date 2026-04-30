--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -72,7245 +72,7483 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaire les besoins pour protéger du burnout en travail social</w:t>
+                <w:t xml:space="preserve">When Helping Hands are Tied: The Role of Moral Distress and Organizational Support in the Mental Health of Child Protection Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Virat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Geoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lefetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lcd.085.0038⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.100674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2026.100674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483572v1</w:t>
+                <w:t xml:space="preserve">hal-05565189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des soignants et réussite : les effets des leaderships positifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Satisfaire les besoins pour protéger du burnout en travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Ardaen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Princiat Moughogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouële Bouterfas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2025.04.011⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcd.085.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483603v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Workplace Bullying, Organizational Justice on Turnover Intentions and Affective Commitment: Need Satisfaction as Explanatory Mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Witnessing Workplace Bullying: Burnout, and the Mediating Role of Work-Personal Life Conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pascale Ada Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Ndobo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Geneviève Trépanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bullying Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42380-024-00258-1⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Bullying Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://link.springer.com/article/10.1007/s42380-025-00318-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42380-025-00318-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543946v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the Interrelationships Between Personal Resources, Work Motivation, and Work Adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bien-être des soignants et réussite : les effets des leaderships positifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Tchagnéno</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ardaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School Psychology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 159, pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2025.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/psycholint6040066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04861004v1</w:t>
+                <w:t xml:space="preserve">hal-05483603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Workplace Bullying on Turnover Intention and Psychological Distress: The Indirect Role of Support from Supervisors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of Workplace Bullying, Organizational Justice on Turnover Intentions and Affective Commitment: Need Satisfaction as Explanatory Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Bullying Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42380-024-00258-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph21060751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04637527v1</w:t>
+                <w:t xml:space="preserve">hal-05543946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ adjustment to work: Effects of organizational justice and teacher resilience via psychological need satisfaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploration of the Interrelationships Between Personal Resources, Work Motivation, and Work Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Naouële Bouterfas</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tchagnéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15555240.2022.2162535⟩</w:t>
+              <w:t xml:space="preserve">School Psychology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.1053-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psycholint6040066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045227v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnels de la santé et fin de vie : un équilibre précaire entre les demandes et les ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Impact of Workplace Bullying on Turnover Intention and Psychological Distress: The Indirect Role of Support from Supervisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.407.0034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (751), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21060751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384209v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aides-soignants et les infirmiers face à la fin de vie : l’impact sur leur détresse et leur bien-être</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Teachers’ adjustment to work: Effects of organizational justice and teacher resilience via psychological need satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouële Bouterfas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.407.0022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.52-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15555240.2022.2162535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384190v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Organizational Justice, Support, Resilience, and Need Satisfaction on French Social Workers’ Psychological Well-Being</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les aides-soignants et les infirmiers face à la fin de vie : l’impact sur leur détresse et leur bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Naouële Bouterfas</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evidence-Based Social Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/26408066.2023.2232766⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le Journal des psychologues, 407, pp.22-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.407.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163688v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotypes de poids, jugement de valeur et de recrutabilité : les rôles modérateurs du sexe et de la personnalité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Professionnels de la santé et fin de vie : un équilibre précaire entre les demandes et les ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2023.01.003⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le Journal des psychologues, 407, pp.22-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.407.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190739v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace Bullying Seen from the Perspective of Bystanders: Effects on Engagement and Burnout, Mediating Role of Positive and Negative Affects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of Organizational Justice, Support, Resilience, and Need Satisfaction on French Social Workers’ Psychological Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willys N'Dong Nguema</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Moughogha Princia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willys N’dong Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouële Bouterfas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evidence-Based Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), pp.934-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26408066.2023.2232766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20196821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04456001v1</w:t>
+                <w:t xml:space="preserve">hal-04163688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies et communications digitales: Entre reconnaissance au travail, télépression et conciliation des vies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stéréotypes de poids, jugement de valeur et de recrutabilité : les rôles modérateurs du sexe et de la personnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.P. Moughogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.399.0021⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2023.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384126v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Leader-member exchanges make workers happy and innovative: do efforts and rewards act as mediators?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Workplace Bullying Seen from the Perspective of Bystanders: Effects on Engagement and Burnout, Mediating Role of Positive and Negative Affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine, Pascale Ada Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willys N'Dong Nguema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-27242022000100027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6821), https://www.mdpi.com/1660-4601/20/19/6821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20196821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881103v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of the Well-Being among French School Counselors: effects of personal and psychosocial variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">When Leader-member exchanges make workers happy and innovative: do efforts and rewards act as mediators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10775-022-09522-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-27242022000100027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059883v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout among lawyers: effects of workload, latitude and mediation via engagement and over-engagement.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Technologies et communications digitales: Entre reconnaissance au travail, télépression et conciliation des vies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry, Psychology and Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13218719.2022.2035840⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le Journal des psychologues, 399, pp.21-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.399.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652557v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat d’innovation, soutien du leader à l’innovation et rôle médiateur du bien-être au travail : quels effets sur les comportements innovants au travail ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Model of the Well-Being among French School Counselors: effects of personal and psychosocial variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0097⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.337-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10775-022-09522-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409045v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When workload predicts exposure to bullying behaviours in nurses: The protective role of social support and job recognition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Burnout among lawyers: effects of workload, latitude and mediation via engagement and over-engagement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nickum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jan.14849⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry, Psychology and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Psychiatry, Psychology and Law, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13218719.2022.2035840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409081v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alternance travail-études : impacts de l’estime de soi et de l’auto-efficacité sur la santé psychologique via le sens du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Climat d’innovation, soutien du leader à l’innovation et rôle médiateur du bien-être au travail : quels effets sur les comportements innovants au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merielly Dornelas Muzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guadalupe Manzano Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.14453⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Innovations, 64 (1), pp.183-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407211v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of social support on emotional exhaustion and workplace bullying in social workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">When workload predicts exposure to bullying behaviours in nurses: The protective role of social support and job recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah‐geneviève Trépanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clayton Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouterfas Naouële</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13691457.2021.1934417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of Advanced Nursing, 77 (7), pp.3093-3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jan.14849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407013v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’estime de soi et du sentiment d’auto-efficacité à la motivation au travail : le rôle médiateur du sens du travail chez les alternants en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’alternance travail-études : impacts de l’estime de soi et de l’auto-efficacité sur la santé psychologique via le sens du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dose</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Manzano Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'Orientation scolaire et professionnelle, 50 (3), pp.389-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.14453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03407717v1</w:t>
+                <w:t xml:space="preserve">hal-03407211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do cyber- and traditional workplace bullying, organizational justice and social support, affect psychological distress among civil servants?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The impact of social support on emotional exhaustion and workplace bullying in social workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Manzano García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Ayala Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouterfas Naouële</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, European Journal of Social Work, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691457.2021.1934417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.843.0233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03373464v1</w:t>
+                <w:t xml:space="preserve">hal-03407013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement moral et frustration des besoins : impacts des soutiens des collègues et de la hiérarchie sur l’intention de quitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How do cyber- and traditional workplace bullying, organizational justice and social support, affect psychological distress among civil servants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hellemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guadalupe Manzano-García</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.02.007⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 84 (3), pp.233-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.843.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407274v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mediating Effect on Self-Efficacy in The Relationship Between Gender Identity and Leadership Style</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De l’estime de soi et du sentiment d’auto-efficacité à la motivation au travail : le rôle médiateur du sens du travail chez les alternants en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Degand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of social science research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24297/jssr.v15i.8554⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Psychologie du Travail et des Organisations, 27 (3), pp.203-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407255v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épuisement émotionnel dans la fonction publique hospitalière : effets du harcèlement moral, de la justice organisationnelle et de l’engagement affectif via le soutien social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Harcèlement moral et frustration des besoins : impacts des soutiens des collègues et de la hiérarchie sur l’intention de quitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Manzano-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.11.014⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Archives des Maladies Professionnelles et de L'Environnement, 81 (6), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407216v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurs’ Capacity for Mentalizing: Its Influence on Burnout Syndrome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Mediating Effect on Self-Efficacy in The Relationship Between Gender Identity and Leadership Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18010003⟩</w:t>
+              <w:t xml:space="preserve">journal of social science research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, journal of social science research, 15, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24297/jssr.v15i.8554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407243v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télépression au travail, relation entre l’utilisation de la messagerie électronique au travail et les échanges leader-membres : rôles de la reconnaissance et de la charge de travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’épuisement émotionnel dans la fonction publique hospitalière : effets du harcèlement moral, de la justice organisationnelle et de l’engagement affectif via le soutien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.822.0151⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Annales Médico-Psychologiques, Revue Psychiatrique, 178 (8), pp.852-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408301v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractiveness, gender, aptitude: What effects on hiring for managerial, male and female sex-typed jobs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entrepreneurs’ Capacity for Mentalizing: Its Influence on Burnout Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Manzano-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Ayala-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Merielly Muzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26387/bpa.285.3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, International Journal of Environmental Research and Public Health, 18 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670608v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes Happy Counselors? From Self-Esteem and Leader-Member Exchange to Well-Being at Work: The Mediating Role of Need Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hellemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, vol. 15 (n° 4), pp. 823-842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5964/ejop.v15i4.1881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être psychologique au travail des professionnels du médical et du paramédical : rôles des échanges leader-membres, du soutien organisationnel perçu, du sentiment d’efficacité et médiations par la satisfaction des besoins psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (4), pp.251-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pto.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’auto-efficacité au bien-être psychologique au travail des psychologues de l’éducation nationale : quels effets des échanges leader membre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L’Orientation scolaire et professionnelle, 48 (3), pp.382-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.11249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Perceived Organizational Support on Objective and Subjective Career Success via Need Satisfaction: A Study Among French Psychologists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Télépression au travail, relation entre l’utilisation de la messagerie électronique au travail et les échanges leader-membres : rôles de la reconnaissance et de la charge de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Employment Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joec.12130⟩</w:t>
+              <w:t xml:space="preserve">le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, le travail humain, 82 (2), pp.151-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.822.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407727v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la gestion organisationnelle perçue des carrières sur le succès de carrière des conseillers, médiations par le soutien organisationnel perçu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Attractiveness, gender, aptitude: What effects on hiring for managerial, male and female sex-typed jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merielly Muzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.123.0157⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26387/bpa.285.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406995v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Indirect Effects of Belief in a Just World and Supervisor Support on Burnout via Bullying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of Perceived Organizational Support on Objective and Subjective Career Success via Need Satisfaction: A Study Among French Psychologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nicolas</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15112330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Employment Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Employment Counseling, 56 (4), pp.144-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joec.12130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175166v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succès de carrière et bien-être psychologique au travail des conseiller-e-s de l’accompagnement professionnel : rôle médiateur de la satisfaction des besoins psychologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effets de la gestion organisationnelle perçue des carrières sur le succès de carrière des conseillers, médiations par le soutien organisationnel perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les cahiers internationaux de psychologie sociale, 123-124 (3), pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.123.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421019v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace Bullying: How Do Bystanders' Emotions and the Type of Bullying Influence Their Willingness to Help?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Succès de carrière et bien-être psychologique au travail des conseiller-e-s de l’accompagnement professionnel : rôle médiateur de la satisfaction des besoins psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méthode C. Boudenghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19012276.2018.1430610⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Psychologie du travail et des organisations, 24 (1), pp.86-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288262v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juger la recrutabilité des candidats : quels effets de l’apparence et des aptitudes en fonction des types de postes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Workplace Bullying: How Do Bystanders' Emotions and the Type of Bullying Influence Their Willingness to Help?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Pohl</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouelle Bouterfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode C. Boudenghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">Nordic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (4), pp.259-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19012276.2018.1430610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450891v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des justices distributive et procédurale sur la satisfaction de vie, le désengagement psychologique et les intentions de quitter: Le rôle médiateur de l’engagement organisationnel affectif.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Direct and Indirect Effects of Belief in a Just World and Supervisor Support on Burnout via Bullying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Dose</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000073⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15112330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175184v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés professionnelles et suicide : étude comparative de parcours de vie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Juger la recrutabilité des candidats : quels effets de l’apparence et des aptitudes en fonction des types de postes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.08.023⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (2), pp.217-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083234v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs organisationnels et individuels du bien-être. Étude exploratoire auprès d’aides-soignants et d’infirmiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effets des justices distributive et procédurale sur la satisfaction de vie, le désengagement psychologique et les intentions de quitter : le rôle médiateur de l’engagement organisationnel affectif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline van Droogenbroeck</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.541.0019⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771363v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement de travail, symptômes dépressifs et sentiment de désespoir : étude auprès de salariés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Charge de travail, justice, soutien et résilience : quels effets sur l’épuisement professionnel des travailleurs sociaux et quelles médiations par la satisfaction des besoins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouële Bouterfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Beauchamp</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode Claudien Boundenghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.792.0125⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Cahiers Internationaux de Psychologie Sociale, Numéro110 (2), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.110.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083223v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge de travail, justice, soutien et résilience : quels effets sur l’épuisement professionnel des travailleurs sociaux et quelles médiations par la satisfaction des besoins ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Indicateurs organisationnels et individuels du bien-être. Étude exploratoire auprès d’aides-soignants et d’infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Méthode Claudien Boundenghan</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline van Droogenbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.110.0177⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bulletin de psychologie, 541 (1), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.541.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283932v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further Reflections on Disentangling Shape and Level Effects in Person-Centered Analyses: An Illustration Exploring the Dimensionality of Psychological Health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+                <w:t xml:space="preserve">Environnement de travail, symptômes dépressifs et sentiment de désespoir : étude auprès de salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Madore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+                <w:t xml:space="preserve">Monique Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Equation Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10705511.2015.1116077⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le travail humain, 79 (2), p. 125-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.792.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083210v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bullying of the Manager and Employees' Prosocial or Antisocial Behaviors: Impacts on Equity, Responsibility Judgments, and Witnesses' Help-Giving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Difficultés professionnelles et suicide : étude comparative de parcours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dimambro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Negotiation and Conflict Management Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.44-59. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Annales Médico-Psychologiques, Revue Psychiatrique, 174 (7), p. 544-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ncmr.12064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03602598v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emprise, Crises et harcèlement au travail : Sortir du processus de déliaison par la mise en œuvre d’une gouvernance morale en actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further Reflections on Disentangling Shape and Level Effects in Person-Centered Analyses: An Illustration Exploring the Dimensionality of Psychological Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Anton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jean-Sébastien Boudrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du CREAI PACA et Corse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Equation Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Structural Equation Modeling, 23 (3), p. 438-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10705511.2015.1116077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083545v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire de facteurs psychologiques et professionnels associés à un environnement organisationnel concerné par des suicides dans le secteur tertiaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bullying of the Manager and Employees' Prosocial or Antisocial Behaviors: Impacts on Equity, Responsibility Judgments, and Witnesses' Help-Giving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucy Baugnet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Vallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Negotiation and Conflict Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.44-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ncmr.12064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.106.0167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04083538v1</w:t>
+                <w:t xml:space="preserve">hal-03602598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche individualisée ou standardisée de l’accompagnement des demandeurs d’emploi : une recherche inspirée de la théorie du conseil adaptatif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la dissonance émotionnelle sur l’épuisement professionnel des conseillers en insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annamaria Di Fabio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les cahiers Internationaux de Psychologie Sociale, 108 (4), pp.629-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.108.0629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03624469v1</w:t>
+                <w:t xml:space="preserve">hal-03594039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Career Counseling and Life Trajectories in France: Research and Perspectives for Single Parenthood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche individualisée ou standardisée de l’accompagnement des demandeurs d’emploi : une recherche inspirée de la théorie du conseil adaptatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofélia Petric-Tatu</w:t>
+                <w:t xml:space="preserve">Nicolas Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Gros</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annamaria Di Fabio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/AIR/2015/16166⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.121-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083550v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la dissonance émotionnelle sur l’épuisement professionnel des conseillers en insertion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude exploratoire de facteurs psychologiques et professionnels associés à un environnement organisationnel concerné par des suicides dans le secteur tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Baugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les cahiers Internationaux de Psychologie Sociale, 108 (4), pp.629-651. </w:t>
+              <w:t xml:space="preserve">, 2015, Les Cahiers Internationaux de Psychologie Sociale, Numéro106 (2), p. 167-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.108.0629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.106.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594039v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’addiction au travail : quels effets de la charge de travail, de la dissonance émotionnelle et du surinvestissement ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Emprise, Crises et harcèlement au travail : Sortir du processus de déliaison par la mise en œuvre d’une gouvernance morale en actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dose</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du CREAI PACA et Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Revue du CREAI PACA et Corse, Décembre, p. 15-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771376v1</w:t>
+                <w:t xml:space="preserve">hal-04083545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workplace Bullying and Victims’ Prosocial or Antisocial Behaviors: What Are the Effects on Equity, Responsibility Judgments, and Help Giving?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Career Counseling and Life Trajectories in France: Research and Perspectives for Single Parenthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lourel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofélia Petric-Tatu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Closon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Behavior in the Social Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10911359.2014.988318⟩</w:t>
+              <w:t xml:space="preserve">Advances in Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Advances in Research, 4 (4), p. 265-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/AIR/2015/16166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083313v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of a Predictive Model of Psychological Health at Work in Canada and France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’addiction au travail : quels effets de la charge de travail, de la dissonance émotionnelle et du surinvestissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/pb.aa⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pratiques Psychologiques, 21 (2), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096632v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement moral et suicides, des risques tabous au travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Workplace Bullying and Victims’ Prosocial or Antisocial Behaviors: What Are the Effects on Equity, Responsibility Judgments, and Help Giving?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lionet Przygodzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.314.0026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Behavior in the Social Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Human Behavior in the Social Environment, 25 (6), p. 509-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10911359.2014.988318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470518v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire de facteurs psychologiques et organisationnels ayant pu contribuer à des suicides et tentatives de suicide dans le secteur industriel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Verification of a Predictive Model of Psychological Health at Work in Canada and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Boudrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Simon Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.101.0049⟩</w:t>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.55-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/pb.aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084425v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des demandes au travail et de la justice organisationnelle sur l’épuisement professionnel : quels effets médiateurs du soutien social et de l’estime de soi ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Harcèlement moral et suicides, des risques tabous au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tessa Moundjiegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2014.09.002⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le Journal des psychologues, 314 (1), pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.314.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083720v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la pluralité des méthodes dans la prévention du risque psycho-socio-organisationnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude exploratoire de facteurs psychologiques et organisationnels ayant pu contribuer à des suicides et tentatives de suicide dans le secteur industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Baugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lancry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.144.0043⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les cahiers Internationaux de Psychologie Sociale, Numéro 101 (1), p. 49-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.101.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776936v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet médiateur de la satisfaction des besoins psychologiques entre les contraintes, justice organisationnelle et personnalité avec le bien-être subjectif et l’épuisement professionnel</w:t>
+                <w:t xml:space="preserve">Les effets des demandes au travail et de la justice organisationnelle sur l’épuisement professionnel : quels effets médiateurs du soutien social et de l’estime de soi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Moundjiegout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominic Lapointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30037-1⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pratiques Psychologiques, 20 (4), p. 231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084431v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être subjectif des demandeurs d'emploi en situation de handicap : le rôle de l'estime de soi, du lieu de contrôle et de l'acceptation de leur handicap?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">L’apport de la pluralité des méthodes dans la prévention du risque psycho-socio-organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lancry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.098.0211⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Revue @grh, 13 (4), pp.43-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.144.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790433v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être psychologique et motivation autodéterminée chez les enseignants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effet médiateur de la satisfaction des besoins psychologiques entre les contraintes, justice organisationnelle et personnalité avec le bien-être subjectif et l’épuisement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Boudrias</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Moundjiegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Lapointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.097.0069⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Psychologie du travail et des organisations, 20 (2), p. 175-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30037-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116075v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Psychological Needs at Work Scale : Measurement Invariance between Canada and France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le bien-être subjectif des demandeurs d'emploi en situation de handicap : le rôle de l'estime de soi, du lieu de contrôle et de l'acceptation de leur handicap?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les cahiers Internationaux de Psychologie Sociale, Numéro 98 (2), pp.211-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.098.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-0854.2012.01067.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03408287v1</w:t>
+                <w:t xml:space="preserve">hal-03790433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équité, Solidarité et Justice Perçue des Décisions de Recrutement Professionnel : Effets du Point de Vue de l'Observateur, de la Valence de la Décision et du Caractère contrôlable de la Cause du Besoin</w:t>
+                <w:t xml:space="preserve">Bien-être psychologique et motivation autodéterminée chez les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Leoni</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Murielle N Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Boudrias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Psychologie du travail et des organisations, 17 (1), pp.23-42. </w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1420-2530(16)30130-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.097.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811720v1</w:t>
+                <w:t xml:space="preserve">hal-02116075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équité, Solidarité et Justice Perçue des Décisions de Recrutement Professionnel : Effets du Point de Vue de l'Observateur, de la Valence de la Décision et du Caractère Contrôlable de la Cause du Besoin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basic Psychological Needs at Work Scale : Measurement Invariance between Canada and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Leoni</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jacques Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève A. Mageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Boudrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30130-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Applied Psychology: Health and Well-Being, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-0854.2012.01067.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04080426v1</w:t>
+                <w:t xml:space="preserve">hal-03408287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail, risque psychosocial ou facteur d'épanouissement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Équité, Solidarité et Justice Perçue des Décisions de Recrutement Professionnel : Effets du Point de Vue de l'Observateur, de la Valence de la Décision et du Caractère contrôlable de la Cause du Besoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.283.0026⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Psychologie du travail et des organisations, 17 (1), pp.23-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1420-2530(16)30130-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408273v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Facial Attractiveness, Gender, and Competence of Applicants on Job Recruitment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Équité, Solidarité et Justice Perçue des Décisions de Recrutement Professionnel : Effets du Point de Vue de l'Observateur, de la Valence de la Décision et du Caractère Contrôlable de la Cause du Besoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/1421-0185.68.1.33⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, https://www.sciencedirect.com/science/article/abs/pii/S1420253016301303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30130-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811592v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’attrait, du sexe, des aptitudes de candidats à des postes de niveau hiérarchique et type sexuel différents sur les jugements de recrutabilité, d’utilité et de désirabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le travail, risque psychosocial ou facteur d'épanouissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1420-2530(16)30203-5⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Journal des psychologues, 283, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.283.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03811795v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement moral au travail, survictimation et problèmes du harceleur : quand les victimes sont jugées aussi responsables que leurs harceleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of Facial Attractiveness, Gender, and Competence of Applicants on Job Recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.073.0061⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Swiss Journal of Psychology, 68 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185.68.1.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407538v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les effets de l’attrait, du sexe, des aptitudes de candidats à des postes de niveau hiérarchique et type sexuel différents sur les jugements de recrutabilité, d’utilité et de désirabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Psychologie du travail et des organisations, 14 (3), pp.218-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1420-2530(16)30203-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral au travail, survictimation et problèmes du harceleur : quand les victimes sont jugées aussi responsables que leurs harceleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les cahiers internationaux de psychologie sociale, 73 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.073.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effets de l’apparence physique, du genre et de l’internalité sur les jugements de recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Management international = International management = Gestión internacional, 7 (1), pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7320,13289 +7558,13289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements citoyens d’empowerment et d’aide: Rôles du climat de sécurité psychosociale, des échanges leader-membres et médiations par la motivation et la reconnaissance au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nickum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ardaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPTLF 2025-23ième Congrès (du 8 au 11 juillet 2025) Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Nice Côte d'Azur.; https://www.aiptlf2025.fr/fr/comites/5, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Les comportements citoyens au travail, interpersonnels et envers l’environnement : climats, soutiens, reconnaissances et intelligence culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPTLF 2025-23ième Congrès (du 8 au 11 juillet 2025) Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Nice Côte d'Azur.; https://www.aiptlf2025.fr/, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du risque « environnement-santé » : pourquoi la réflexivité peut-être un défaut à l'université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences institutionnelles &amp; vulnérabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PR Anastasia Meidani, Mar 2025, Toulouse, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émotions au cœur de la santé psychologique au travail : Approche d’un dispositif préventif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">When leader-member exchanges make people happy and innovative: how can they be mediated by the burden and by rewards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farole Bossede</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Moughogha Princia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française À Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, universités de Montréal, Jul 2023, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399128v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers du bien-être psychologique chez les avocats face à leur charge de travail: engagement et soutien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nickum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre les leaderships et la satisfaction de l’équilibre des vies : rôle médiateur du harcèlement moral au travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy'S Ndong Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Ayingone Obame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française À Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les échanges leader-membres rendent heureux et innovants: quelles médiations par la charge et par les récompenses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida-Princiat Moughogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal; Université du québec à Montréal; HEC Montréal, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When leader-member exchanges make people happy and innovative: how can they be mediated by the burden and by rewards?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les émotions au cœur de la santé psychologique au travail : Approche d’un dispositif préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farole Bossede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Pohl</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farole Bossede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française À Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, universités de Montréal, Jul 2023, Montreal, France</w:t>
+              <w:t xml:space="preserve">22ème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425371v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épuisement émotionnel, charge de travail et latitude décisionnelle : Quelle médiation par la procrastination au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Ayingone Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy'S Ndong Nguema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l’information et des communications et satisfaction de la conciliation des sphères de vie via la charge de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Ayingone Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farole Bossede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être, détresse et éthique des soignants : modèle des causes organisationnelles, psychosociales et individuelles. Recherches quantitatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Discrimination liée au sexe et au poids : Les recruteurs d’Europe et d’Afrique jugent-ils différemment les candidats à l’embauche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida-Princiat Moughogha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du programme de recherche interdisciplinaire AcSoiVie Résultats et perspectives d’évolution de l’accompagnement de la fin de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Dec 2022, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">3ème Congrès PTO – Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Psychologie du Travail et des Organisations des Pays du Sud (Réseau PTO-Sud), Mar 2022, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399204v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination liée au sexe et au poids : Les recruteurs d’Europe et d’Afrique jugent-ils différemment les candidats à l’embauche ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quel effet de la charge de travail et de la latitude décisionnelle sur le bore-out ? Quelle médiation par la motivation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Ayingone Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès PTO – Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Psychologie du Travail et des Organisations des Pays du Sud (Réseau PTO-Sud), Mar 2022, Constantine, Algérie</w:t>
+              <w:t xml:space="preserve">9ème Junior Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399621v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel effet de la charge de travail et de la latitude décisionnelle sur le bore-out ? Quelle médiation par la motivation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bien-être, détresse des soignants de patients en fin de vie: causes organisationnelles, psychosociales et individuelles. Recherches qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Junior Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France, France</w:t>
+              <w:t xml:space="preserve">Colloque final du programme de recherche interdisciplinaire AcSoiVie : Résultats et perspectives d’évolution de l’accompagnement de la fin de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399924v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être, détresse des soignants de patients en fin de vie: causes organisationnelles, psychosociales et individuelles. Recherches qualitatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bien-être, détresse et éthique des soignants : modèle des causes organisationnelles, psychosociales et individuelles. Recherches quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anais Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du programme de recherche interdisciplinaire AcSoiVie : Résultats et perspectives d’évolution de l’accompagnement de la fin de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque final du programme de recherche interdisciplinaire AcSoiVie Résultats et perspectives d’évolution de l’accompagnement de la fin de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Dec 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399943v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel effet de la charge de travail et de la latitude décisionnelle sur le bore-out ? Quelle médiation par la motivation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Ayingone Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Messanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etude de Psychologie Sociale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counseling et levée des freins psychologiques en situation de transitions professionnelles contraintes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vers un modèle structural explicatif de l’épuisement par le harcèlement moral au travail via les soutiens sociaux travail/famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Lemoine</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Manzano Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Ayala Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399387v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">effets de la latitude sur le Boredom : rôle mediateur de l'amotivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Telepressure and work life balance satisfaction: Impact of ICT mediated by workload and workaholism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journée Scientifique Jeunes Chercheurs de l’Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques des jeunes chercheurs en Psychologie (JSJC13),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lille, Nov 2021, VILLENEUVE D'ASCQ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384632v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du bien-être des conseillers de l’accompagnement professionnel des adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bien-être au travail des soignants : de la nécessité des organisations bien traitantes et des soutiens pour la satisfaction des besoins et une bonne santé psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">De l'obstination déraisonnable aux soins palliatifs. Regard interdisciplinaire pour une amélioration de l'accompagnement de la fin de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Dec 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399594v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être au travail des infirmiers et soutiens organisationnels : rôle médiateur de la satisfaction des besoins psychologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modélisation du bien-être des conseillers de l’accompagnement professionnel des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Plancq</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399087v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle structural explicatif de l’épuisement par le harcèlement moral au travail via les soutiens sociaux travail/famille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bien-être au travail des infirmiers et soutiens organisationnels : rôle médiateur de la satisfaction des besoins psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l’AIPTLF. Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam Paris, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">21ème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française (AIPTLF), Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436201v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle structural explicatif de l’épuisement par le harcèlement moral au travail via les soutiens sociaux travail/famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Geneviève Trépanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Manzano García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">21ème congrès de l’AIPTLF. Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam Paris, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399525v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telepressure and work life balance satisfaction: Impact of ICT mediated by workload and workaholism.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">effets de la latitude sur le Boredom : rôle mediateur de l'amotivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Ayingone Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques des jeunes chercheurs en Psychologie (JSJC13),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lille, Nov 2021, VILLENEUVE D'ASCQ, France</w:t>
+              <w:t xml:space="preserve">16ème Journée Scientifique Jeunes Chercheurs de l’Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453951v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être au travail des soignants : de la nécessité des organisations bien traitantes et des soutiens pour la satisfaction des besoins et une bonne santé psychologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Counseling et levée des freins psychologiques en situation de transitions professionnelles contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Charlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dose</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'obstination déraisonnable aux soins palliatifs. Regard interdisciplinaire pour une amélioration de l'accompagnement de la fin de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Dec 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">21ème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail en Langue Française, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554051v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to prevent Workplace Bullying? A case study based on a Systemic and Communicational Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Association on Workplace Bullying and Harassment Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAWBH, Apr 2021, Dubai (virtual), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining and Preventing Workplace Bullying by a systemic and Communicational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Workplace Bullying and Harassment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Dubai (online), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du bien-être de l’accompagnement professionnel des adultes : effets organisationnels, psychosociaux et/ou individuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements et innovations au travail : quels enjeux pour les personnes et les organisations ? XXIème congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail et des Organisations (AIPTLF), Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moral harassment at work, work/family interface, social support on the psychological health of harassment witnesses in the Cameroonian medical-health sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pascale Ada Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès AIPTLF-Pays du SUD, Douala, Cameroun.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Douala, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du harcèlement moral au travail, de l’interface travail/famille, du soutien social sur la santé psychologique des témoins de harcèlement dans le secteur médico-sanitaire Camerounais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pascale Ada Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès AIPTLF-Pays du SUD, Douala, Cameroun.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF-Pays du SUD, Douala, Cameroun., Jul 2019, Douala, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa tête me plaît, je l’embauche ! Effets du poids, du sexe et de la motivation des candidats sur le jugement de valeur et de recrutabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.P. Moughogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès AIPTLF-Pays du SUD, Douala, Cameroun.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF-Pays du SUD, Douala, Cameroun., Jul 2019, Douala, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Beliefs in A Just World and Supervisor Support on Burnout through Bullying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Succès de carrière des psychologues de l’accompagnement professionnel : Liens avec des inducteurs organisationnel, social et/ou individuels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nicolas</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Better Understanding of Workplace Bullying and Harassment in a Changing World. international bullying congress Bordeaux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11th International Conference on Workplace Bullying and Harassment. Bordeaux., Jun 2018, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">XXème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436228v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moral harassment and lack of support from colleagues and hierarchy... Submit or resign? frustrated needs with the intention of leaving.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l’AIPTLF. Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2018, Paris (en ligne), France. pp.259 - 277, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19012276.2018.1430610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succès de carrière des psychologues de l’accompagnement professionnel : Liens avec des inducteurs organisationnel, social et/ou individuels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of Beliefs in A Just World and Supervisor Support on Burnout through Bullying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Better Understanding of Workplace Bullying and Harassment in a Changing World. international bullying congress Bordeaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11th International Conference on Workplace Bullying and Harassment. Bordeaux., Jun 2018, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077125v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutement : effets du stéréotype de beauté, de la norme d’internalité, du genre et de l’aptitude sur les classements en fonction du type hiérarchique et sexuel du poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida-Princiat Moughogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epuisement et engagement au travail des témoins du harcèlement dans le secteur médical Camerounais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pascale Ada Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française, AIPTLF, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Bordeaux, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succès de carrière des psychologues de l’accompagnement professionnel : Effet organisationnel, social et/ou individuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Nstame Sima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducteurs psychosociaux et psychologiques du bien-être psychologique au travail, médiation de leurs liens par la satisfaction des besoins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Harcèlement moral au travail, théories du monde juste et du monde sacrificiel et justice organisationnelle : Facteurs explicatifs de la détresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Djazayeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Jul 2017, Villeneuve d'Ascq, France. https://cipsa2017.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077183v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien social, sentiment d’efficacité personnelle perçu, estime de soi : quels effets sur le bien-être psychologique au travail des psychologues de l’accompagnement en entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement moral au travail, théories du monde juste et du monde sacrificiel et justice organisationnelle : Facteurs explicatifs de la détresse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Inducteurs psychosociaux et psychologiques du bien-être psychologique au travail, médiation de leurs liens par la satisfaction des besoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hossein Djazayeri</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire Psitec - Université de Lille, Jul 2017, Villeneuve d'Ascq, France. https://cipsa2017.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399212v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workplace bullying, believes in a just world and in a sacrificial world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succès de carrière objectif et subjectif auprès des Conseiller-es : lien avec les soutiens psychosociaux et organisationnels, l'estime de soi et le bien-être</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Qualité de vie au travail des Psychologues de l'accompagnement professionnel en France, effet de l'organisation et/ou des facteurs humains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l'AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2016, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">57ème Congrès Annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399216v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du soutien au travail et du sentiment d'efficacité personnel perçu sur le bien-être psychologique au travail des Conseiller-es d'Orientation-psychologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merielly Dornelas Muzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail des Psychologues de l'accompagnement professionnel en France, effet de l'organisation et/ou des facteurs humains ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Succès de carrière objectif et subjectif auprès des Conseiller-es : lien avec les soutiens psychosociaux et organisationnels, l'estime de soi et le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merielly Dornelas Muzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès Annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l'AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824076v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement moral au travail, soutien social et justice organisationnelle : quels effets sur l'engagement au travail, l'intention de quitter et la détresse psychologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des types et causes de souffrance au travail : étude exploratoire et analyse du discours auprès de 112 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Allem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossen Djazayeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Forrierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être psychologique au travail des conseillers à pôle emploi : quels effets du soutien de l’organisation et de l’estime de soi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès Annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La société française de psychologie, et les unités de recherche en Psychologie, Neurosciences et Sciences de l’éducation de l’Université Paris Ouest Nanterre la Défense organisées en Fédération et l’UFR SPSE, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutabilité et valeur des candidats : effets des biais liés à l’apparence physique, au genre et à la norme d’internalité au regard des informations valides sur les jugements de recruteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du bien-être subjectif des demandeurs d’emploi en situation de handicap en lien avec l’estime de soi, le lieu de contrôle et l’attitude face au handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du sexe, de la performance et du nombre d’enfants sur l’évaluation des contributions, des besoins et de la rémunération de salarié(e)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décisions de recrutement de professionnels et non professionnels : Influence du sexe et de l’apparence physique des candidats pour des postes stéréotypés sexuellement et induisant ou non un contact avec la clientèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Informations normatives, stéréotypiques et recrutement : effets de l’internalité, de l’apparence physique, du genre en fonction des types hiérarchique et sexuel du poste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Decherf</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Congrès International de Psychologie Sociale</w:t>
+              <w:t xml:space="preserve">6ème Colloque International de Psychologie Sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824082v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations normatives, stéréotypiques et recrutement : effets de l’internalité, de l’apparence physique, du genre en fonction des types hiérarchique et sexuel du poste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Décisions de recrutement de professionnels et non professionnels : Influence du sexe et de l’apparence physique des candidats pour des postes stéréotypés sexuellement et induisant ou non un contact avec la clientèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George Masclet</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Decherf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International de Psychologie Sociale en langue française</w:t>
+              <w:t xml:space="preserve">Sixième Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824097v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits de rôles professionnels, justice organisationnelle et santé psychologique au travail chez les infirmiers français et gabonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Murielle Ntsame Sima; Charles L. Tchagneno Tene; Naelle Nanda; Emmanuel Wassouo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, organisation et interculturalité: quels enjeux pour le management dans les pays du Sud?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-336-47646-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé psychologique au travail (bien-être/détresse) des médecins de patients en fin de vie : une étude qualitative sur les liens avec charge, organisation, soutien, éthique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fantoni-Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in S. Fantoni &amp; J. Saison (Eds.), L’accompagnement de la fin de vie: Quelles perspectives pour les professionnels de santé ? (pp. 31-51). LEH Edition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH Edition, pp. 31-51, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé psychologique au travail (bien-être / détresse) des médecins de patients en fin de vie : une étude qualitative sur les liens avec charge, organisation, soutien, éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement de la fin de vie - Regards des professionnels de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH Édition, pp.31-52, 2023, 978-2-84874-982-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être psychologique au travail, satisfaction de vie et éthique des personnels soignants accompagnant des patients en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accompagnement de la fin de vie - Regards des professionnels de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH Édition, p.9-30, 2023, 978-2-84874-982-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention en milieu de travail après un suicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Séguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeoffrion, Christine; Manzano, Magali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le psychologue dans le champ de la santé au travail. Réalités, développements et potentialités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.297-310, 2021, 9782753581753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être au travail des soignants : de la nécessité des organisations bien traitantes et des soutiens pour la satisfaction des besoins et une bonne santé psychologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fantoni, Sophie; Saison, Johane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'obstination déraisonnable aux soins palliatifs. Regard pluridisciplinaire pour une amélioration de l'accompagnement de la fin de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH Édition, p.21-36, 2021, 978-2-84874-842-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du soutien organisationnel perçu et du soutien des collègues sur l’intention de quitter des infirmiers : rôle médiateur de la satisfaction des besoins psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fantoni Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vonthron, Anne-Marie; Bobillier-Chaumon, Marc-Eric; Gangloff, Bernard; Gilbert, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en vie de travail et en formation : processus psychosociaux et pratiques d'accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.77-91, 2021, 978-2-343-23642-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’attrait des candidats sur les classements par les recruteurs : les rôles modérateurs du sexe, des aptitudes et de l’internalite/externalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida-Princiat Moughogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Individus et organisations : évolutions, attitudes et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.39-52, 2020, 978-2-343-19894-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’attrait des candidats sur les classements par les recruteurs: les rôles modérateurs du sexe, des aptitudes et de l’internalite/externalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Princiat Moughoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Individus et organisations : évolutions, attitudes et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.39-52, 2020, 978-2-343-19894-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succès de carrière des psychologues de l’accompagnement professionnel : leviers organisationnel, social et/ou individuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ntsame-Sima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Lagabrielle; Dirk Steiner; Adalgisa Battistelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrières, leadership et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.99-113, 2020, Psychologie du travail, 978-2-343-19893-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implantation d’un programme de santé et bien-être en France : intégration des meilleures pratiques canadiennes au sein d’une entreprise de services numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prosocialité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valléry, Gérard; Bobillier-Chaumon, Marc-Eric; Brangier, Eric; Dubois, Mmichel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.347-350, 2019, 9782100801411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.valle.2019.01.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432314v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosocialité au travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’implantation d’un programme de santé et bien-être en France : intégration des meilleures pratiques canadiennes au sein d’une entreprise de services numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.156-173, 2019, 978-2-10-080353-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408261v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement individualisé à la levée des freins psychologiques dans le cadre de l’insertion professionnelle de personnes licenciées économiques en région Hauts de France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charlery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.35-51, 2019, 978-2-10-079144-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement moral au travail et managements destructeurs : des stratégies et accompagnements à la compréhension du processus et aux évolutions de soi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.75-103, 2019, 978-2-10-079144-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.desru.2019.01.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer et prévenir le harcèlement moral au travail par une approche systémique et communicationnelle : proposition d’un modèle processuel dynamique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.105-130, 2019, 978-2-10-080353-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre harcèlement moral au travail, engagement affectif et intention de quitter l'entreprise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Qualité de vie au travail et counseling : effets individuels et /ou organisationnels auprès des conseillers-e-s d’orientation psychologues en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hellemans, Catherine; Casini, Annalisa; Van Daele, Agnès. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être et diversité des situations de travail : mobilités, conciliations et violences au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.255 -267, 2018, 978-2-10-079144-6</w:t>
+              <w:t xml:space="preserve">Bien-être et diversité des situations de travail 3 : pratiques organisationnelles et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.7-20, 2018, 978-2-343-13804-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607573v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les victimes de harcèlement moral sont-elles des boucs émissaires du monde du travail contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouc émissaire. Le concept en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.219-227, 2018, 978-2-7574-2360-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail et counseling : effets individuels et /ou organisationnels auprès des conseillers-e-s d’orientation psychologues en France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Liens entre harcèlement moral au travail, engagement affectif et intention de quitter l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouëlle Bouterfas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être et diversité des situations de travail 3 : pratiques organisationnelles et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.7-20, 2018, 978-2-343-13804-6</w:t>
+              <w:t xml:space="preserve">Bien-être et diversité des situations de travail : mobilités, conciliations et violences au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.255 -267, 2018, 978-2-10-079144-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432239v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre prosocial au travail : une question d’empathie, d’affect, d’engagement ou de justice organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Boundenghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être et diversité des situations de travail 3 : pratiques organisationnelles et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.33-43, 2018, 978-2-343-13804-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épuisement professionnel : quels effets du harcèlement moral, des soutiens des collègues et de la hiérarchie et du soutien organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Busin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Allem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être et diversité des situations de travail 1 : mobilités, conciliations et violences au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-13802-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement moral au travail, justice organisationnelle et engagement affectif : liens avec l’épuisement dans les secteurs médicaux et sociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Allem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vansteene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Djazayeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être et diversité des situations de travail 1 : mobilités, conciliations et violences au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.241-253, 2017, 978-2-343-13802-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du praticien psychologue du travail en tant que consultant en santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeoffrion, Christine; Manzano, Magali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prévention des risques psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.245-261, 2017, 9782753540668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement moral au travail et justice organisationnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Promouvoir la santé psychologique au travail par la bientraitance en satisfaisant les besoins psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernaud, Jean-Luc; Desrumaux, Pascale; Guédon, Dominique. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facteurs de la santé au travail : du mal-être au bien-être</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie de la bientraitance professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.197-209, 2016, 9782100744626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.berna.2016.01.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334789v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epuisement émotionnel et bien-être psychologique, quels rôles des conseillers en insertion professionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment favoriser les comportements citoyens et prosociaux au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Majer, Vincenzo; Salengros, Pierre; Di Fabio, Annamaria; Lemoine, Claude. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernaud, Jean-Luc; Desrumaux, Pascale; Guédon, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facteurs de la santé au travail.Du mal-être au bien-être</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie de la bientraitance professionnelle: concepts, modèles et dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.11-23, 2016, 9782100744626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.berna.2016.01.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771316v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la santé psychologique au travail par la bientraitance en satisfaisant les besoins psychologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gillet</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernaud, Jean-Luc; Desrumaux, Pascale; Guédon, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la bientraitance professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.197-209, 2016, 9782100744626. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dunod.berna.2016.01.0197⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-7, 2016, 9782100744626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.berna.2016.01.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408268v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement moral au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vallery, Gérard; Bobillier-Chaumon, Marc-Eric; Brangier, Eric; Dubois, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du Travail et des Organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.231-235, 2016, 9782100738113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Harcèlement moral au travail et justice organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la bientraitance professionnelle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Facteurs de la santé au travail : du mal-être au bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-343-07410-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408264v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser les comportements citoyens et prosociaux au travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Epuisement émotionnel et bien-être psychologique, quels rôles des conseillers en insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bernaud, Jean-Luc; Desrumaux, Pascale; Guédon, Dominique. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Majer, Vincenzo; Salengros, Pierre; Di Fabio, Annamaria; Lemoine, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la bientraitance professionnelle: concepts, modèles et dispositifs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Facteurs de la santé au travail.Du mal-être au bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan; L'Harmattan, pp.65-76, 2016, 978-2-343-07410-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407301v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les racines organisationnelles du harcèlement moral et du burnout : formes d’injustices organisationnelles et absence de soutiens au travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recrutement : quels effets de l’aptitude, du sexe, de l’apparence, de l’internalité pour des postes dans le secteur sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Majer, Vincenzo; Salengros, Pierre; Di Fabio, Annamaria; Lemoine, Claude. </w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salengros, Pierre; Di Fabio, Annamaria; Lemoine, Claude; Majer, Vincenzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facteurs de la santé au travail: du mal-être au bien-être .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.89-100, 2016, 978-2-343-07410-8</w:t>
+              <w:t xml:space="preserve">Autour du travail.Accès à l'emploi, formation, équilibre travail-famille .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.79-90, 2016, 978-2-343-07413-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470139v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrutement : quels effets de l’aptitude, du sexe, de l’apparence, de l’internalité pour des postes dans le secteur sanitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les racines organisationnelles du harcèlement moral et du burnout : formes d’injustices organisationnelles et absence de soutiens au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Salengros, Pierre; Di Fabio, Annamaria; Lemoine, Claude; Majer, Vincenzo. </w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Majer, Vincenzo; Salengros, Pierre; Di Fabio, Annamaria; Lemoine, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du travail.Accès à l'emploi, formation, équilibre travail-famille .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.79-90, 2016, 978-2-343-07413-9</w:t>
+              <w:t xml:space="preserve">Facteurs de la santé au travail: du mal-être au bien-être .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.89-100, 2016, 978-2-343-07410-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470418v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counseling : quels effets des prestations d’orientation sur l’indécision vocationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Fabio, Annamaria; Lemoine, Claude; Majer, Vincenzo; Salengros, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil et orientation pour le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.29-40, 2016, 978-2-343-07412-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé psychologique au travail : une analyse des profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Boudrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Simon Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Majer, Vincenzo; Salengros, Pierre; Di Fabio, Annamaria; Lemoine, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facteurs de la santé au travail : du mal être au bien être. Perspectives Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.185-196, 2016, 978-2-343-07410-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences nationales sur un modèle prédictif de la santé psychologique au travail : une étude comparative France-Québec</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La violence souterraine des organisations: du harcèlement moral au sacrifice humain chapitre d'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murielle Ntsame-Sima</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lionet Przygodzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Do Thanh</w:t>
+                <w:t xml:space="preserve">Gérard Vallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarnin, Philippe; Kouabenan, Dongo Rémi; Bobillier-Chaumon, Marc-Eric; Dubois, Michel; Vacherand-Revel, Jacqueline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SANTÉ ET BIEN-ÊTRE AU TRAVAIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p.169-182, 2015, 978-2-343-04168-1</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p.111-125, 2015, 978-2-343-04168-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094065v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détresse et le bien-être psychologiques auprès des enseignants : une application aux enseignants français et gabonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa Moundjiegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et bien-être au travail : des méthodes d’analyse aux actions de prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence souterraine des organisations: du harcèlement moral au sacrifice humain chapitre d'ouvrage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Différences nationales sur un modèle prédictif de la santé psychologique au travail : une étude comparative France-Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emmanuel Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Boudrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vallery</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Do Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarnin, Philippe; Kouabenan, Dongo Rémi; Bobillier-Chaumon, Marc-Eric; Dubois, Michel; Vacherand-Revel, Jacqueline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SANTÉ ET BIEN-ÊTRE AU TRAVAIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p.111-125, 2015, 978-2-343-04168-1</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p.169-182, 2015, 978-2-343-04168-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094068v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’injustice organisationnelle à l’épuisement professionnel : les effets médiateurs du soutien social et compensateurs de l’estime de soi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’assertivité dans la détresse et le bien-être psychologiques : une application aux enseignants Français et Gabonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ntsame-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vallery</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Moundjiegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarnin, Philippe; Kouabenan, Dongo Rémi; Bobillier-Chaumon, Marc-Eric; Dubois, Michel; Vacherand-Revel, Jacqueline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SANTÉ ET BIEN-ÊTRE AU TRAVAIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p.126-138, 2015, 978-2-343-04168-1</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p.153-168, 2015, 978-2-343-04168-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094064v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’assertivité dans la détresse et le bien-être psychologiques : une application aux enseignants Français et Gabonais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De l’injustice organisationnelle à l’épuisement professionnel : les effets médiateurs du soutien social et compensateurs de l’estime de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leroy-Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tessa Moundjiegout</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarnin, Philippe; Kouabenan, Dongo Rémi; Bobillier-Chaumon, Marc-Eric; Dubois, Michel; Vacherand-Revel, Jacqueline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SANTÉ ET BIEN-ÊTRE AU TRAVAIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p.153-168, 2015, 978-2-343-04168-1</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p.126-138, 2015, 978-2-343-04168-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094072v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des stéréotypes de beauté et liés à l’obésité sur le processus de recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Pohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klein, Olivier; Pohl, Sabine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéréotypes et préjugés au travail Des processus aux conséquences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.173-192, 2014, 978-2-343-03861-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion des ressources humaines face à l’impact de l’innovation sur les conditions de travail ? La qualité de vie au travail comme préoccupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallouj, Faïz; Stankiewicz, Francois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le DRH innovateur Management des ressources humaines et dynamiques d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E. P. Lang, pp.163-184, 2014, 9783035264678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères de rémunération et effets de sexe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Validation de trois épreuves de raisonnement verbal, numérique et diagrammatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pohl, Sabine; Desrumaux, Pascale; Vonthron, Anne-Marie. </w:t>
+              <w:t xml:space="preserve">Gilles, Pierre-Yves; Carlier, Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jugement socio-professionnel, innovation et efficacité au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vive(nt) les différences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.163-168, 2012, 9782853998529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.37275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820587v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de trois épreuves de raisonnement verbal, numérique et diagrammatique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Critères de rémunération et effets de sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles, Pierre-Yves; Carlier, Michèle. </w:t>
+              <w:t xml:space="preserve">Pohl, Sabine; Desrumaux, Pascale; Vonthron, Anne-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vive(nt) les différences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jugement socio-professionnel, innovation et efficacité au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.99-110, 2012, 978-2-296-96319-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407391v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La satisfaction des besoins médiatise-t-elle le lien entre la justice organisationnelle, la résilience et l’ajustement au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ntsame Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouelle Bouterfas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de vie, risques et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-44, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme d'internalité et le stéréotype de beauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du recrutement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruxelles, https://www.deboecksuperieur.com/ouvrage/9782804163846-psychologie-et-recrutement, https://www.deboecksuperieur.com/ouvrage/9782804163846-psychologie-et-recrutement, 2011, 9782804163846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrutement et système catégoriel de sexe (Chapitre d'ouvrage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRH et genre. Les défis de l'égalité Hommes-femmes sous la direction d’Annie Cornet, Jacqueline Laufer et Sophia Belghiti-Mahut,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.45-61, 2008, 978-2-7117-6934-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de vie au travail chez les surveillants de prison : quelle place de la violence de la part des personnes détenues et de l’engagement professionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nickum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Przygodzki-Lionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits éthiques, charge de travail : Etude quantitative rôle du soutien hiérarchique sur le bien-être psychologique des aides-soignants Rapport de recherche Projet AcSOIVIE Juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sania Akbly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être psychologique au travail, des infirmiers : rôles de la charge de travail, du soutien des collègues et des enjeux éthiques au travail et des échanges leader-membres. Etude quantitative : Projet AcSOIVIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Denière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être et la détresse psychologique au travail des infirmiers accompagnant les personnes en fin de vie : enquête qualitative par entretiens auprès de 21 infirmiers L'impact de la charge de travail, des soutiens de l'organisation et du supérieur et des ressources personnelles sur la détresse et le bien-être psychologique au travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Paye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge, soutien organisationnel, latitude, LMX et bien-être au travail du personnel soignant accompagnant des personnes en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude qualitative par entretiens auprès des aides-soignants de patients en fin de vie : Charge, Reconnaissance et de soutiens organisationnels, de la hiérarchie et des collègues : liens avec le bien-être et l'accompagnement des patients en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gocel-Chalte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vanhecke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé psychologique au travail des médecins oeuvrant dans l'accompagnement de la fin de vie : étude qualitative par</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vécu professionnel des infirmiers accompagnant les patients en fin de vie : charge de travail, détresse au travail, soutien organisationnel et hiérarchique et ressources individuelles - Rapport de recherche qualitatif - Projet AcSoiVie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouillon Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être psychologique au travail : échanges leader-membre, le soutien organisationnel perçu et le rôle médiateur de la latitude décisionnelle : Etude quantitative Rapport de recherche AcSoiVie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timlelt Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final de recherche du projet Chercheur citoyen CI-PROPSY. Promouvoir une citoyenneté réhabilitée et innovante des personnes en souffrance psychologique liée au travail. Bilan des trois années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Forrierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de l’étude en psychologie du travail portant sur les ateliers (estime de soi, auto-efficacité, sens…) de l’association Promocom. Deuxième semestre 2017 - Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Bourenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CI-PROPSY research project Promoting rehabilitated and innovative citizenship for people suffering from work-related psychological distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Forrierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de permanences d’écoutes téléphoniques liées à la souffrance au travail de l’association Promocom - Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bankaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Degroisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de l’étude en psychologie du travail portant sur les deux ateliers estime de soi, auto-efficacité, sens du travail et de la vie. Collaboration Université de Lille et Association Promocom. Premier semestre 2017 - Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Bourenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telepressure and work among engineers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Journée Scientifique Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineer’s carerr succes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marly Chaaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marly Chaaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Journée Scientifique Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telepressure and Work Life Balance Satisfaction: Impact of ICT Mediated by Workload and Workaholismommunication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Intensité de l’usage de la messagerie au travail, charge de travail et satisfaction de la conciliation vie au travail, vie hors travail chez les médecins : rôle médiateur du workaholisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanchez Robles Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs 2021 (JSJC21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Villeneuve d'ascq, France. https://psitec.univ-lille.fr/fileadmin/user_upload/laboratoires/psitec/pdf/JSJC_Programme_2021-11-17.pdf</w:t>
+              <w:t xml:space="preserve">21ème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469782v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensité de l’usage de la messagerie au travail, charge de travail et satisfaction de la conciliation vie au travail, vie hors travail chez les médecins : rôle médiateur du workaholisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Telepressure and Work Life Balance Satisfaction: Impact of ICT Mediated by Workload and Workaholismommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://psitec.univ-lille.fr/fileadmin/user_upload/laboratoires/psitec/pdf/JSJC_Programme_2021-11-17.pdf. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">16e Journée Scientifique des Jeunes Chercheurs 2021 (JSJC21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Villeneuve d'ascq, France. https://psitec.univ-lille.fr/fileadmin/user_upload/laboratoires/psitec/pdf/JSJC_Programme_2021-11-17.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384690v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poids / physique des candidats et jugement par les recruteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida-Princiat Moughogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention to leave nursing, objective, subjective career success and perceived organizational support: roles mediating the satisfaction of psychological needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée Scientifique Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of bullying on psychological distress and affective commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française, AIPTLF, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être psychologique au travail des conseiller-es : quels effets du sentiment d’efficacité personnelle, de l’estime de soi et du soutien social au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sanogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements innovants au travail : L’impact de la relation leader-membre ; quels effets de la satisfaction des besoins fondamentaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merielly Dornelas Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi, autoefficacité et soutien managérial : quels effets sur l’accomplissement professionnel de 230 Conseillères d’Orientation Psychologues en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Djazayeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes journées internationales de psychologie différentielle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer les risques psychosociaux (stress, burnout et workaholisme) : quels rôles de la personnalité et du contexte ? Une recherche auprès de 450 Conseillers d'Orientation Psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des conseiller-es : quels impacts du sentiment d'efficacité personnelle, de l'estime de soi ? Quelles médiations de la satisfaction des besoins fondamentaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Art</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des prestations d'orientation, une étude sur l'indécision vocationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de trois épreuves de raisonnement verbal, numérique et diagrammatique et étude du lien entre aptitudes et variables individuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664591v1</w:t>
-              </w:r>
-[...1416 lines deleted...]
-                <w:t xml:space="preserve">hal-04456550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement moral au travail, approches psychosociales, organisationnelles et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Psychologies, ISBN 978-2-7535-8296-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Univers Psy, 9782100791446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.desru.2019.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la bientraitance professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 346 p., 2016, 9782100744626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.berna.2016.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2002-2012 : Performance, sens et usure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Heinry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 264p., 2012, 978-2-84874-404-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement au travail: réponses organisationnelles psychosociales et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.236, 2011, 978-2-7535-1296-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId444"/>
+      <w:footerReference w:type="default" r:id="rId452"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20749,51 +20987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Princiat Moughogha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;le Bouterfas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.085.0038" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ardaen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2025.04.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05543946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-024-00258-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861004v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint6040066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21060751" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2022.2162535" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.407.0034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.407.0022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04163688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Moughogha Princia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willys N&#8217;dong Nguema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26408066.2023.2232766" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Moughogha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.01.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine, Pascale Ada Manga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willys N'Dong Nguema" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20196821" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.399.0021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242022000100027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09522-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03652557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13218719.2022.2035840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merielly Dornelas Muzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#8208;genevi&#232;ve Tr&#233;panier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Peterson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.14849" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Manzano Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14453" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Manzano Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ayala Calvo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouterfas Naou&#235;le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2021.1934417" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Degand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hellemans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0233" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Manzano-Garc&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.02.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jssr.v15i.8554" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.11.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ayala-Calvo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rekik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0151" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merielly Muzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26387/bpa.285.3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02438511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v15i4.1881" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04065430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.11249" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joec.12130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03406995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.123.0157" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15112330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03421019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.05.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouelle Bouterfas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode C. Boudenghan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2018.1430610" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.12.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique S&#233;guin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dimambro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline van Droogenbroeck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.0019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083223v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beauchamp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.792.0125" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03283932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy-Fr&#233;mont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode Claudien Boundenghan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.110.0177" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Boudrias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Madore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10705511.2015.1116077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vallery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ncmr.12064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0QBGBJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Baugnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.106.0167" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03624469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Di Fabio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.03.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBC8QNKT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Of&#233;lia Petric-Tatu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Closon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AIR/2015/16166" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03594039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.108.0629" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771376v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.03.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2014.988318" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Simon Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame-Sima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.aa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.314.0026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0049" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083720v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Moundjiegout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2014.09.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03776936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lancry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.144.0043" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084431v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lapointe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30037-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03790433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.098.0211" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle N Ntsame Sima" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.097.0069" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve A. Mageau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Boudrias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-0854.2012.01067.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVH5B6HP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leoni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30130-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48NTRN29-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04080426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Leoni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30130-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.283.0026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811592v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.68.1.33" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811795v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;oni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30203-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WMT0BTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407538v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.073.0061" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811663v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483928v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205701v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399128v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farole Bossede" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy'S Ndong Nguema" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ayingone Obame" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida-Princiat Moughogha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425371v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399120v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399621v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399924v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Morin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399445v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Messanga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399387v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charlery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemoine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384632v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Saison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plancq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Genevi&#232;ve Tr&#233;panier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399525v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Matignon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554051v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077117v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453976v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pascale Ada Manga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436216v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436207v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436228v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453985v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399329v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Nstame Sima" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077183v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824093v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399212v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Djazayeri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399216v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kowalski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399884v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824076v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399190v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399126v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Allem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossen Djazayeri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399180v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399102v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824167v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823887v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824082v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decherf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Masclet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04973162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni-Quinton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Morin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384127v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782663v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820574v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04227921v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Princiat Moughoba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607580v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408261v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paill&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2019.01.0347" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432224v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charlery" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432373v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01.0077" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432299v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607573v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;lle Bouterfas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432334v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432505v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode Boundenghan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432418v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Busin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432482v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vansteene" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602632v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04334789v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771316v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408268v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2016.01.0197" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407482v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408264v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/psychologie-de-la-bientraitance-professionnelle--9782100821396-page-1.htm?contenu=article" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2016.01.0001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407301v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2016.01.0011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470139v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470418v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782151v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470388v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savoie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094065v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emmanuel Hatier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Do Thanh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607582v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094068v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094064v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094072v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016914v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820587v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lannoy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ludovic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.37275" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607589v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04080416v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03830066v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384465v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Denoyelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384494v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Chaaya" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469782v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Robles Lucas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384496v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384655v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guerin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436258v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384593v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanogo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384487v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desmettre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088015v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384453v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pauwels" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guedon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384474v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Art" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384606v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664591v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474553v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Deram" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451806v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Akbly" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451798v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deni&#232;re" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451809v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brunel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gocel-Chalte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhecke" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451788v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Paye" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451803v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451790v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillon Marie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451793v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timlelt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456559v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseaux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bourenane" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456534v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04466976v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456552v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bankaert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degroisse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456550v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blondel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Allen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04065421v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/editeur/PU+Rennes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/10-etudes-de-cas-en-psychologie-du-travail--9782100791446.htm" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407305v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/psychologie-de-la-bientraitance-professionnelle--9782100744626.htm" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2016.01" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03623637v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briens" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Heinry" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legros" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/2002-2012-performance-sens-et-usure-9782848744049" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407509v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Hamel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Virat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Geoffrion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lefetz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2026.100674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Princiat Moughogha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;le Bouterfas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.085.0038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pascale Ada Manga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Genevi&#232;ve Tr&#233;panier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-025-00318-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ardaen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2025.04.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05543946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-024-00258-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tchagn&#233;no" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psycholint6040066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637527v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21060751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2022.2162535" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.407.0022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.407.0034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04163688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Moughogha Princia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willys N&#8217;dong Nguema" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26408066.2023.2232766" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Moughogha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.01.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine, Pascale Ada Manga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willys N'Dong Nguema" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20196821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242022000100027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.399.0021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09522-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03652557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nickum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13218719.2022.2035840" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merielly Dornelas Muzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#8208;genevi&#232;ve Tr&#233;panier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Peterson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.14849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Manzano Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.14453" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Manzano Garc&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ayala Calvo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouterfas Naou&#235;le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691457.2021.1934417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hellemans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.843.0233" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Degand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.07.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Manzano-Garc&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.02.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jssr.v15i.8554" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407216v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.11.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ayala-Calvo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02438511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v15i4.1881" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04065430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.11249" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rekik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0151" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merielly Muzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26387/bpa.285.3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joec.12130" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03406995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.123.0157" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03421019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sovet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.05.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03288262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouelle Bouterfas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode C. Boudenghan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19012276.2018.1430610" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicolas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15112330" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.12.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175184v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000073" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03283932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy-Fr&#233;mont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode Claudien Boundenghan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.110.0177" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline van Droogenbroeck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.0019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique S&#233;guin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beauchamp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.792.0125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dimambro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.08.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Boudrias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Madore" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10705511.2015.1116077" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03602598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vallery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ncmr.12064" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0QBGBJ7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03594039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.108.0629" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03624469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Di Fabio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.03.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBC8QNKT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Baugnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.106.0167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Of&#233;lia Petric-Tatu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Closon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rioux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AIR/2015/16166" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771376v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.03.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2014.988318" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096632v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Simon Leclerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame-Sima" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.aa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.314.0026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0049" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083720v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Moundjiegout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2014.09.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03776936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lancry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.144.0043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04084431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lapointe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30037-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03790433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.098.0211" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle N Ntsame Sima" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.097.0069" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve A. Mageau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Boudrias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-0854.2012.01067.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVH5B6HP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leoni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30130-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48NTRN29-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04080426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Leoni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30130-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.283.0026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.68.1.33" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;oni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1420-2530(16)30203-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WMT0BTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.073.0061" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Renaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483928v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205701v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425371v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436174v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy'S Ndong Nguema" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ayingone Obame" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190749v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida-Princiat Moughogha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farole Bossede" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399120v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399917v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399621v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399924v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Morin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399204v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399445v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Messanga" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Matignon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03554051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Saison" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni Quinton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399594v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399087v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plancq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charlery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemoine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901890v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436190v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453976v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436207v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077125v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453985v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436228v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824163v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436234v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399329v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Nstame Sima" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Djazayeri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824093v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04077183v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824076v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399884v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399216v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kowalski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399126v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Allem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossen Djazayeri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399102v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824167v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823887v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Masclet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decherf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607549v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04973162v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fantoni-Quinton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384175v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Morin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384127v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782663v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432490v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820574v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04227921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Princiat Moughoba" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607580v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paill&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2019.01.0347" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432314v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432224v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charlery" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01.0077" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432299v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432239v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607573v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;lle Bouterfas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432505v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;thode Boundenghan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432418v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Busin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432482v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vansteene" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03602632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408268v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2016.01.0197" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407301v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2016.01.0011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03408264v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;don" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/psychologie-de-la-bientraitance-professionnelle--9782100821396-page-1.htm?contenu=article" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2016.01.0001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407482v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04334789v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771316v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470418v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470139v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782151v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470388v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savoie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094068v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094065v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emmanuel Hatier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Do Thanh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094072v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094064v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016914v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05016789v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407391v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lannoy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ludovic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.37275" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820587v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607589v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04080416v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03830066v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474553v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Przygodzki-Lionet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Deram" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451806v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sania Akbly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451798v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deni&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451788v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Paye" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451803v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451809v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brunel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gocel-Chalte" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhecke" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451784v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451790v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillon Marie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04451793v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timlelt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456534v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456559v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bourenane" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04466976v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bankaert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degroisse" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456550v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blondel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Allen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384465v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Denoyelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384494v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marly Chaaya" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384690v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chivot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Robles Lucas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469782v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384496v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384655v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guerin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04436258v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384593v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanogo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384487v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desmettre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088015v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384453v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pauwels" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guedon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384474v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Art" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04384606v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664591v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04065421v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.furet.com/editeur/PU+Rennes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045229v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/10-etudes-de-cas-en-psychologie-du-travail--9782100791446.htm" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407305v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/psychologie-de-la-bientraitance-professionnelle--9782100744626.htm" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.berna.2016.01" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03623637v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briens" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Heinry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legros" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/2002-2012-performance-sens-et-usure-9782848744049" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03407509v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>