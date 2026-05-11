--- v0 (2026-03-09)
+++ v1 (2026-05-11)
@@ -4873,50 +4873,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05240381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du délire d’Ophélie (IV.v) au récit de Gertrude (IV.vii) : théâtralisation de la fragmentation, esthétique de la recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hamlet: The play's the thing, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11njj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04597664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peines d’amour perdues ? We will not move a foot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4925,135 +5003,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 137, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04601544v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-04597664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie et la rêverie des eaux</w:t>
               </w:r>
@@ -5344,269 +5344,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shakespeare et les écumeurs de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lekston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pirates, corsaires et flibustiers du Moyen Âge au cyberespace, 133, pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03658216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambers et closets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lekston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.48-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La couronne agreste dans le théâtre de Shakespeare : ornement pastoral ou emblème de folie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Matières pastorales, 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/episteme.14725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04597848v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-03658216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation and the Ethical Relationship: Lear through the Lens of Levinas</w:t>
               </w:r>
@@ -11292,51 +11292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.drouet@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.drouet@neuf.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.univ-poitiers.fr/p-drouet/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cescm.labo.univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shakespeare.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darnis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/rogues-et-picaros/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fletcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/sites/default/files/traductions/pdf/TIA5-PHILASTRE_0.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greig David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Outlying-Islands-Iles-lointaines~.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocking Irene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonck B&#233;atrice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/shakespeare-et-cervantes-regards-croises.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll William C." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnell Galway" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosholz Emily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5138-shakespeare-au-risque-de-la-philosophie.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/Presentation-des-PUM.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iselin Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/1301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-jeu-et-ses-regles-en-france-et-en-angleterre-xvie-xviiie-siecle.html#tabmat_link" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17585-8.p.0097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/rogues-et-picaros-introduction/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/shakespeare-on-screen-romeo-and-juliet/coming-to-grips-with-shakespeares-tragedy-in-a-film-musical-reassessing-robert-wise-and-jerome-robbinss-west-side-story-1961/76D423A86EFDC0B4885BB36CD8AB86E4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009200905.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/changeling-the-state-of-play-9781350174382/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-archives-du-feminicide-lydie-bodiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13757-renseignement-et-espionnage-de-la-renaissance-a-la-revolution-xve-xviiie-siecles-9782340057210.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/la-tradition-europeenne-du-sonnetetudes-reunies-par-patrick-labartheet-johannes-bartushcat_90482.php" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/gf/litterature-et-civilisation/le-songe-dune-nuit-dete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riv&#232;re de Carles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-linguistiques/Bons-mots-jeux-de-mots-jeux-sur-les-mots-de-la-creation-a-la-reception" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/747" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/9781137319401_14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137319401_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/2279#resume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2279" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?hl=fr&amp;amp;lr=&amp;amp;id=ZCFJDAAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA1&amp;amp;dq=pascale+drouet&amp;amp;ots=0z2d7JMKDM&amp;amp;sig=ZcPNmTmdkoeRcz5nK3rJRSp-nSM#v=onepage&amp;amp;q=pascale%20drouet&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lekston" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/1360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/2842" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2842" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1159" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lekson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Lichterfeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lekston" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2024.a945049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11njj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.11558" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.14725" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/levinas20233133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678221092792" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Costantini Cornede" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dupagne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450918.2019.1634133" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cheron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.144.0933" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.573" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2012.1426" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2010.2515" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.150.0040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.379" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.72.1.6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2006.2409" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2005.2039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2003.1820" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05254036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05254011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598813v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600929v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419073v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07967-5.p.0009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191031v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07967-5.p.0103" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838829v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131933v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cunin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.drouet@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.drouet@neuf.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.univ-poitiers.fr/p-drouet/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cescm.labo.univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shakespeare.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darnis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/rogues-et-picaros/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Beaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fletcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/sites/default/files/traductions/pdf/TIA5-PHILASTRE_0.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greig David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Outlying-Islands-Iles-lointaines~.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocking Irene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonck B&#233;atrice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/shakespeare-et-cervantes-regards-croises.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carroll William C." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnell Galway" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosholz Emily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5138-shakespeare-au-risque-de-la-philosophie.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/Presentation-des-PUM.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820985v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02114300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iselin Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821588v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/1301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-jeu-et-ses-regles-en-france-et-en-angleterre-xvie-xviiie-siecle.html#tabmat_link" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17585-8.p.0097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05249738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/rogues-et-picaros-introduction/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/shakespeare-on-screen-romeo-and-juliet/coming-to-grips-with-shakespeares-tragedy-in-a-film-musical-reassessing-robert-wise-and-jerome-robbinss-west-side-story-1961/76D423A86EFDC0B4885BB36CD8AB86E4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009200905.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/changeling-the-state-of-play-9781350174382/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-archives-du-feminicide-lydie-bodiou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13757-renseignement-et-espionnage-de-la-renaissance-a-la-revolution-xve-xviiie-siecles-9782340057210.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/la-tradition-europeenne-du-sonnetetudes-reunies-par-patrick-labartheet-johannes-bartushcat_90482.php" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/gf/litterature-et-civilisation/le-songe-dune-nuit-dete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riv&#232;re de Carles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125681v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Etudes-linguistiques/Bons-mots-jeux-de-mots-jeux-sur-les-mots-de-la-creation-a-la-reception" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/747" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/9781137319401_14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137319401_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/2279#resume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2279" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4167" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?hl=fr&amp;amp;lr=&amp;amp;id=ZCFJDAAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA1&amp;amp;dq=pascale+drouet&amp;amp;ots=0z2d7JMKDM&amp;amp;sig=ZcPNmTmdkoeRcz5nK3rJRSp-nSM#v=onepage&amp;amp;q=pascale%20drouet&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lekston" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/1360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.1360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/2842" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2842" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1159" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lekson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Gastine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Lichterfeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lekston" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05240381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2024.a945049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11njj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.11558" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.14725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/levinas20233133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678221092792" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Costantini Cornede" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dupagne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giroud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450918.2019.1634133" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cheron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326905v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.144.0933" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.573" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2012.1426" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2010.2515" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.150.0040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.379" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.72.1.6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2006.2409" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2005.2039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2003.1820" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05254036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05254011v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05255180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598813v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598592v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600929v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419050v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419073v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07967-5.p.0009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191031v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07967-5.p.0103" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838829v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131933v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyrol-Kleiber" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Traineau-Durozoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cunin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>