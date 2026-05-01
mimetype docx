--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -72,1900 +72,1900 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux culturels métropolitains : entre instrumentalisation et contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métropoles d’Europe du Sud à l’épreuve des crises du XXIe siècle, édité par Dominique Rivière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-350, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12jo7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation sociale, &amp;quot;lieux communs&amp;quot; et actions publique locale: Expériences napolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nacima Baron-Yelles, Joan Romero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultura territorial e innovación social: ¿Hacia un nuevo modelo metropolitano en Europa del Sur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de València, pp.67-78, 2018, 9788491342908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et temps du productif : quelques réflexions à propos du système mode en Campanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.P Barrière, R. Boulat, A. Chatriot, P. Lamard, J.M Minorez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les trames de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC, pp.303-316, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système mode napolitain : désindustrialisation et recompositions territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Daumas; Ivan Kharaba; Philippe Mioche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La désindustrialisation : une fatalité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.213-238, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01682194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mutations du district napolitain de la mode : déstructuration et recompositions territoriales (années 1960-2010),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Claude Daumas – Ivan Kharaba – Philippe Mioche (dir.) La désindustrialisation : une fatalité ?, Besançon, Presses Universitaires de Franche-Comté.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques d'internationalisation des entreprises du système mode au Maroc (p.165-179)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entrepreneuriat transméditerranéen, S.Daviet (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de quartier au prisme du productif – Le centre historique de Naples&amp;quot; (p.181-190)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spazio e società. Geografie, pratiche, interazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le remodelage du “district” du cuir à Naples entre ancrage territorial et économie mondialisée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daumas J-Cl., Lamard P., Tissot L. (dir.), Histoire de territoires. Les territoires industriels en question XVIIIe-XXe siècles, Neuchâtel, Edition Alphil, p. 41-64.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entreprises et entrepreneurs en quête de nouveaux territoires : le “district” du cuir à Naples »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraboulet D., Rivière D. (dir.), La Ville sans bornes, la ville et ses bornes, Paris, Nolin, p. 59-73.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir mondiales. Aspirations et trajectoires de Tanger et Naples en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vol. 88 (4), pp.47-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lig.884.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques habitantes, lieux de production et (il‑)légitimités spatiales dans le centre historique de Naples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From crisis to crisis: emergencies and uncertainties in large metropolitan areas and cities of Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bchmc.1120⟩</w:t>
+              <w:t xml:space="preserve">Geography Notebooks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7358/gn-2022-002-edit⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156496v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From crisis to crisis: emergencies and uncertainties in large metropolitan areas and cities of Southern Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques habitantes, lieux de production et (il‑)légitimités spatiales dans le centre historique de Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography Notebooks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7358/gn-2022-002-edit⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de correspondance hellénique moderne et contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bchmc.1120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062822v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la table ronde : Politiques d’accueil et catégorisation des migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Denis au fur et à mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux culturels et informalité politique à Naples : une approche par les pouvoirs multisitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Informalité, pouvoir et envers des espaces urbains, 29 | 2016-2 (29), https://espacepolitique.revues.org/3916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.3916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités des entreprises et territoires : les paradoxes du secteur de la mode à Tanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 701 (1), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.701.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03419925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Grésillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Faire durer l'événement. Un enjeu contemporain pour le développement des villes, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rives.4554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et mobilités des entreprises italiennes du système mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74 (1), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.074.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Lire le territoire italien à l’aune de la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 125-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefrim.1406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise et territoires productifs du Mezzogiorno italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 125-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefrim.1408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art contemporain et territoires urbains: le musée MADRe à Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Villes culturelles en Méditerranée, 114, pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.4430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Districts », entreprises méridionales et économie souterraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 106, pp.85-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces publics dans les politiques patrimoniales à Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.99-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rives.440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centre historique de Naples : un espace productif menacé ou valorisé par les politiques urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 96 (1), pp.79-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/medit.2001.3211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580227v1</w:t>
-              </w:r>
-[...711 lines deleted...]
-                <w:t xml:space="preserve">hal-03590380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2818,51 +2818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Froment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.884.0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156496v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.1120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/gn-2022-002-edit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3916" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.701.0031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4554" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.074.0022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1408" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2001.3211" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Salone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jo7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Chamtouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Frikha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeh Heni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03421292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Froment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Salone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jo7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276119v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.884.0047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7358/gn-2022-002-edit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bchmc.1120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03817904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3916" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.701.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4554" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.074.0022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1406" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.1408" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.433" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.440" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2001.3211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Chamtouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Frikha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeh Heni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03421292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>