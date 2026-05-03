--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Garcia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8488-6061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074457144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3846-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Compréhension des mécanismes adaptatifs des organismes marins dans un contexte environnemental soumis au changement climatique.Double approche de génétique des populations et de génomique fonctionnelle, pour appréhender :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les processus évolutifs de colonisation des populations en s’attachant à leur histoire démographique et à l’étude des flux géniques entre populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les mécanismes de l’adaptation contemporaine des espèces face aux changements environnementaux rapides engendrés par les pressions anthropiques tels que les changements climatiques et la dégradation des milieux.Titulaire de la Prime d’Encadrement Doctoral et de Recherche entre 2003 et 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co Déléguée générale de l’alliance nationale de recherche pour l’environnement AllEnvi depuis 2021Coordinatrice du Réseau Régional BIOSENA (Biodiversité et services écosystémiques en Nouvelle Aquitaine) depuis 2019Conseillère scientifique à l’HCERES, Départements des Établissements puis de la Recherche, 2016 – 2021Directrice de la FR CNRS 3097, Fédération de Recherche pour l’Environnement, 2012 – 2020Professeure classe exceptionnelle, La Rochelle Université, 68ième section	en 2018Chargée de mission &amp;quot;Croissance Bleue&amp;quot; à La Rochelle Université,	2016 – 2017Vice-Présidente en charge de la Recherche de La Rochelle Université, 2012 – 2016Directrice de l’équipe de formation « Sciences pour l’Environnement », La Rochelle Université, 2006 – 2012Directrice du Département de Biologie de La Rochelle Université, 2006 – 2010Maîtresse de Conférence, La Rochelle Université, 68ième section	en 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités et mandats nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre nommée puis élue du CNU, 68ième section, 2003 – 2019Membre nommée à l’Instance Nationale (procédure spécifique d'avancement de grade des EC), 2014 – 2019Représentante CPU au Comité de Pilotage Scientifique de AllEnvi (Membre du bureau), 2014 – 2019Représentante CPU au Comité de Pilotage Scientifique de l’ANR (Défi 1), Participation à l’écriture des appels à projets, priorisation des propositions et ventilation des enveloppes budgétaires, 2014 – 2019Représentante France Université au Conseil d’Administration de la Fondation pour la Recherche sur la Biodiversité depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des Recherches, La Rochelle Université, 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Variation de l’aire naturelle de répartition d’espèces marines dans les estuaires et zones côtières anthropisés. Quels impacts sur l’équilibre et le fonctionnement des écosystèmes littoraux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Post doctorat, Institut de Biologie Moléculaire et Ingénierie Génétique, Poitiers, 1995 – 1996</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Recherche et caractérisation de gènes de la région 3p21 délétée de façon homozygote dans le cancer du poumon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Thèse de doctorat, spécialité « Évolution et Écologie », , Université de Montpellier II (ISEM) et University of North Carolina (USA),	1991 – 1994</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des éléments transposables de type rétroposon chez les Muridés : Exemple des familles multigéniques GAPDH et LINE1 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Course of &amp;quot;Experimental Genetics of the Laboratory Mouse&amp;quot;, The Jackson Laboratory, USA,	1992D.E.A. de Génétique Quantitative et des Populations, option Génétique Évolutive, Paris VI,	1990D.E.A. de Productions Animales, Institut National Agronomique de Paris-Grignon, 1989</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordant population structure inferred from male- and female-type mtDNAs from Macoma balthica, a bivalve species characterized by doubly uniparental inheritance of mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e29. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMP‐based molecular sexing in a gonochoric marine bivalve ( Macoma balthica rubra ) with divergent sex‐specific mitochondrial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Malkócs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the molecular signatures of selection on ATP synthase genes in the marine bivalve Limecola balthica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.3. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative sex-linked heteroplasmy in the tellinid bivalve Limecola balthica (Linnaeus, 1758)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (2), pp. 226-228. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyw038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale mitochondrial COI gene sequence variability reflects the complex colonization history of the invasive soft-shell clam, Mya arenaria (L.) (Bivalvia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Lasota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Pierscieniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Wolowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the genetic effects of the invasive Ocenebra inornata on the native oyster drill Ocenebra erinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (4), pp.1118-1128. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial genomes of the Baltic clam Macoma balthica (Bivalvia: Tellinidae): setting the stage for studying mito-nuclear incompatibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (259), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-014-0259-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fine-scale environmental heterogeneity on local genetic structure in Macoma balthica from the Gulf of Gdañsk (southern Baltic Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Lasota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 714 (1), pp.61 - 70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1530-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fine-scale environmental heterogeneity on local genetic structure in Macoma balthica from the Gulf of Gdañsk (southern Baltic Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Lasota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 714 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1530-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial refugium versus range limit: Conservation genetics of Macoma Balthica, a key species in the Bay of Biscay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 432-433, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2012.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP Detection from De Novo Transcriptome Sequencing in the Bivalve Macoma balthica: Marker Development for Evolutionary Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e52302. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers for the Baltic clam, Macoma balthica (Linné, 1758), a key species concerned by changing southern limit, in exploited littoral ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon-Bouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.265 - 267. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9065-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Deformations in the Baltic Clam Macoma balthica from Southern Baltic Sea (the Gulf of Gdansk): Hypotheses on Environmental Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Sokołowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Pawlikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Wołowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Namieśnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.93 - 100. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/0044-7447(2008)37[93:SDITBC]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on common dolphin (Delphinus delphis) social organization from genetic analysis of a mass-stranded pod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan E. Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia E. Rosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (2), pp.173 - 185. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-008-0648-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (6), pp.1699 - 1711. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02881.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 276, pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps276147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion by the marine gastropod Ocinebrellus inornatus in France. I. Scenarios for the source of introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 305 (2), pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2003.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion by the marine gastropod Ocinebrellus inornatus in France. : II. Expansion along the Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps273163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Atlantic Distribution of a Mangrove Oyster Species Revealed by 16S mtDNA and Karyological Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 202 (3), pp.232 - 242. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1543473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between metal concentrations and phenotypes in the Baltic clam Macoma balthica (L.) from the Gulf of Gdansk, southern Baltic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (5), pp.475 - 484. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00002-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent invasion of the Japanese oyster drill along the French Atlantic coast: identification of specific molecular markers that differentiate Japanese, &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt;, and European, &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;, oyster drills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0990-7440(01)01146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination rapide du sexe chez des embryons de ragondin, Myocastor coypus, dès les premiers stades de gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pastout-Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324, pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et introduction d’espèces exogènes : mise en place de l’analyse génétique d’une population invasive de bigorneaux perceurs &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; (Récluz, 1851) dans le bassin de Marennes Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination rapide du sexe chez des embryons de ragondin, Myocastor coypus, dès les premiers stades de gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (4), pp.321 - 325. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01305-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d’un nouveau prédateur de l’huître creuse, Ocinebrellus inornatus (Récluz, 1851), dans le bassin conchylicole de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 323 (8), pp.697 - 703. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)00166-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerted evolution in the GAPDH family of retrotransposed pseudogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (12), pp.695 - 703. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00357792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Production of All Homozygous Lines of Rainbow Trout by Gynogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 257 (3), pp.367 - 374. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.1402570310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental orthopedic treatment of the rat mandible using a functional appliance alters the fibre and myosin types in masticatory muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (3B), pp.795-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic connectivity inferred from male- and female-type mitochondrial DNA from Limecola balthica, a bivalve species characterised by DUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Marine Connectivity Conference (iMarCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascale Garcia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascale-garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8488-6061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074457144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3846-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Compréhension des mécanismes adaptatifs des organismes marins dans un contexte environnemental soumis au changement climatique.Double approche de génétique des populations et de génomique fonctionnelle, pour appréhender :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les processus évolutifs de colonisation des populations en s’attachant à leur histoire démographique et à l’étude des flux géniques entre populations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les mécanismes de l’adaptation contemporaine des espèces face aux changements environnementaux rapides engendrés par les pressions anthropiques tels que les changements climatiques et la dégradation des milieux.Titulaire de la Prime d’Encadrement Doctoral et de Recherche entre 2003 et 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours Professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co Déléguée générale de l’alliance nationale de recherche pour l’environnement AllEnvi depuis 2021Coordinatrice du Réseau Régional BIOSENA (Biodiversité et services écosystémiques en Nouvelle Aquitaine) depuis 2019Conseillère scientifique à l’HCERES, Départements des Établissements puis de la Recherche, 2016 – 2021Directrice de la FR CNRS 3097, Fédération de Recherche pour l’Environnement, 2012 – 2020Professeure classe exceptionnelle, La Rochelle Université, 68ième section	en 2018Chargée de mission &amp;quot;Croissance Bleue&amp;quot; à La Rochelle Université,	2016 – 2017Vice-Présidente en charge de la Recherche de La Rochelle Université, 2012 – 2016Directrice de l’équipe de formation « Sciences pour l’Environnement », La Rochelle Université, 2006 – 2012Directrice du Département de Biologie de La Rochelle Université, 2006 – 2010Maîtresse de Conférence, La Rochelle Université, 68ième section	en 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités et mandats nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre nommée puis élue du CNU, 68ième section, 2003 – 2019Membre nommée à l’Instance Nationale (procédure spécifique d'avancement de grade des EC), 2014 – 2019Représentante CPU au Comité de Pilotage Scientifique de AllEnvi (Membre du bureau), 2014 – 2019Représentante CPU au Comité de Pilotage Scientifique de l’ANR (Défi 1), Participation à l’écriture des appels à projets, priorisation des propositions et ventilation des enveloppes budgétaires, 2014 – 2019Représentante France Université au Conseil d’Administration de la Fondation pour la Recherche sur la Biodiversité depuis 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des Recherches, La Rochelle Université, 2005</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Variation de l’aire naturelle de répartition d’espèces marines dans les estuaires et zones côtières anthropisés. Quels impacts sur l’équilibre et le fonctionnement des écosystèmes littoraux ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Post doctorat, Institut de Biologie Moléculaire et Ingénierie Génétique, Poitiers, 1995 – 1996</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Recherche et caractérisation de gènes de la région 3p21 délétée de façon homozygote dans le cancer du poumon »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Thèse de doctorat, spécialité « Évolution et Écologie », , Université de Montpellier II (ISEM) et University of North Carolina (USA),	1991 – 1994</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Dynamique des éléments transposables de type rétroposon chez les Muridés : Exemple des familles multigéniques GAPDH et LINE1 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Course of &amp;quot;Experimental Genetics of the Laboratory Mouse&amp;quot;, The Jackson Laboratory, USA,	1992D.E.A. de Génétique Quantitative et des Populations, option Génétique Évolutive, Paris VI,	1990D.E.A. de Productions Animales, Institut National Agronomique de Paris-Grignon, 1989</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordant population structure inferred from male- and female-type mtDNAs from Macoma balthica, a bivalve species characterized by doubly uniparental inheritance of mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e29. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMP‐based molecular sexing in a gonochoric marine bivalve ( Macoma balthica rubra ) with divergent sex‐specific mitochondrial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Malkócs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Kreckelbergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the molecular signatures of selection on ATP synthase genes in the marine bivalve Limecola balthica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.3. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative sex-linked heteroplasmy in the tellinid bivalve Limecola balthica (Linnaeus, 1758)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (2), pp. 226-228. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyw038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale mitochondrial COI gene sequence variability reflects the complex colonization history of the invasive soft-shell clam, Mya arenaria (L.) (Bivalvia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Lasota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Pierscieniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Wolowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.256-265. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2016.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the genetic effects of the invasive Ocenebra inornata on the native oyster drill Ocenebra erinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (4), pp.1118-1128. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial genomes of the Baltic clam Macoma balthica (Bivalvia: Tellinidae): setting the stage for studying mito-nuclear incompatibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (259), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-014-0259-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fine-scale environmental heterogeneity on local genetic structure in Macoma balthica from the Gulf of Gdañsk (southern Baltic Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Lasota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 714 (1), pp.61 - 70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1530-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fine-scale environmental heterogeneity on local genetic structure in Macoma balthica from the Gulf of Gdañsk (southern Baltic Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Lasota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Wolowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 714 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-013-1530-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial refugium versus range limit: Conservation genetics of Macoma Balthica, a key species in the Bay of Biscay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 432-433, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2012.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP Detection from De Novo Transcriptome Sequencing in the Bivalve Macoma balthica: Marker Development for Evolutionary Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rohfritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e52302. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers for the Baltic clam, Macoma balthica (Linné, 1758), a key species concerned by changing southern limit, in exploited littoral ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Simon-Bouhet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.265 - 267. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9065-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Deformations in the Baltic Clam Macoma balthica from Southern Baltic Sea (the Gulf of Gdansk): Hypotheses on Environmental Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Sokołowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Pawlikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Wołowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Namieśnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.93 - 100. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1579/0044-7447(2008)37[93:SDITBC]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on common dolphin (Delphinus delphis) social organization from genetic analysis of a mass-stranded pod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan E. Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia E. Rosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (2), pp.173 - 185. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00265-008-0648-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (6), pp.1699 - 1711. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02881.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion by the marine gastropod Ocinebrellus inornatus in France. I. Scenarios for the source of introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 305 (2), pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2003.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Simon-Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 276, pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps276147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion by the marine gastropod Ocinebrellus inornatus in France. : II. Expansion along the Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps273163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent invasion of the Japanese oyster drill along the French Atlantic coast: identification of specific molecular markers that differentiate Japanese, &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt;, and European, &amp;lt;I&amp;gt;Ocenebra erinacea&amp;lt;/I&amp;gt;, oyster drills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard F. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0990-7440(01)01146-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-Atlantic Distribution of a Mangrove Oyster Species Revealed by 16S mtDNA and Karyological Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 202 (3), pp.232 - 242. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1543473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between metal concentrations and phenotypes in the Baltic clam Macoma balthica (L.) from the Gulf of Gdansk, southern Baltic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Sokolowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (5), pp.475 - 484. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00002-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et introduction d’espèces exogènes : mise en place de l’analyse génétique d’une population invasive de bigorneaux perceurs &amp;lt;I&amp;gt;Ocinebrellus inornatus&amp;lt;/I&amp;gt; (Récluz, 1851) dans le bassin de Marennes Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pigeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goulletquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (3), pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination rapide du sexe chez des embryons de ragondin, Myocastor coypus, dès les premiers stades de gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia-Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pastout-Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324, pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination rapide du sexe chez des embryons de ragondin, Myocastor coypus, dès les premiers stades de gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (4), pp.321 - 325. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01305-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence d’un nouveau prédateur de l’huître creuse, Ocinebrellus inornatus (Récluz, 1851), dans le bassin conchylicole de Marennes-Oléron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 323 (8), pp.697 - 703. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)00166-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerted evolution in the GAPDH family of retrotransposed pseudogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4 (12), pp.695 - 703. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00357792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Production of All Homozygous Lines of Rainbow Trout by Gynogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 257 (3), pp.367 - 374. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.1402570310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental orthopedic treatment of the rat mandible using a functional appliance alters the fibre and myosin types in masticatory muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petrovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (3B), pp.795-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic connectivity inferred from male- and female-type mitochondrial DNA from Limecola balthica, a bivalve species characterised by DUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Marine Connectivity Conference (iMarCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDD7AF22"/>
+    <w:nsid w:val="2A6BAE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="694A69A8"/>
+    <w:nsid w:val="F6A8C3F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8488-6061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074457144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3846-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;maud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.529" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04208451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Malk&#243;cs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Kreckelbergh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10320" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02383588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2019001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pierscieniak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SPDPL8L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0259-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Becquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sokolowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1530-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sokolowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Hummel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lanneluc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9065-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Soko&#322;owski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlikowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Namie&#347;nik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/0044-7447(2008)37[93:SDITBC]2.0.CO;2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan E. Strand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E. Rosel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0648-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KR8FLC6D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02881.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2003.11.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VLJW3X0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1543473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia-Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Radenac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00002-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLVX3SM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01146-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pastout-Lucchini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Saab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01305-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71DQKLVV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)00166-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH0G9ZQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00357792" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-JLP7PQLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Guyomard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1402570310" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PNX5R04-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Oudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8488-6061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074457144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3846-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;maud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.529" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04208451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Malk&#243;cs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Kreckelbergh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10320" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02383588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2019001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pierscieniak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.08.033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SPDPL8L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pascal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0259-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Becquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sokolowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1530-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sokolowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Hummel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rohfritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Becquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lanneluc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9065-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Soko&#322;owski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pawlikowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wo&#322;owicz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Namie&#347;nik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1579/0044-7447(2008)37[93:SDITBC]2.0.CO;2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan E. Strand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E. Rosel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-008-0648-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KR8FLC6D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02881.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2003.11.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VLJW3X0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chevalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F. Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0990-7440(01)01146-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1543473" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia-Meunier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Radenac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00002-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VLVX3SM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Saab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pastout-Lucchini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01305-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71DQKLVV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)00166-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH0G9ZQT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00357792" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-JLP7PQLP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Guyomard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1402570310" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PNX5R04-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Oudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrovic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>