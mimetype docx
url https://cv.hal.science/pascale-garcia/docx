--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A6BAE1D"/>
+    <w:nsid w:val="CCBC4832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6A8C3F5"/>
+    <w:nsid w:val="9585CB9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>