--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -631,429 +631,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03709667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t>
+                <w:t xml:space="preserve">Impact of Fe(III) (Oxyhydr)oxides Mineralogy on Iron Solubilization and Associated Microbial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Fengfeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+                <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100238⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.571244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02507329v1</w:t>
+                <w:t xml:space="preserve">insu-03016084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallomics in deep time and the influence of ocean chemistry on the metabolic landscapes of Earth's earliest ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.100238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61774-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02511006v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02507329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fe(III) (Oxyhydr)oxides Mineralogy on Iron Solubilization and Associated Microbial Communities</w:t>
+                <w:t xml:space="preserve">Metallomics in deep time and the influence of ocean chemistry on the metabolic landscapes of Earth's earliest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengfeng Zhang</w:t>
+                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Joulian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.571244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61774-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03016084v1</w:t>
+                <w:t xml:space="preserve">insu-02511006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t>
               </w:r>
@@ -1307,90 +1307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Morphogenesis of Organo-Sedimentary Structures Growing Under Geochemically Stressed Conditions: Keystone to Proving the Biogenicity of Some Archaean Stromatolites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1480,64 +1480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 697, 134108 (11 p.). </w:t>
@@ -1837,295 +1837,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01930703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrothermal-Sedimentary Context for the Origin of Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances Westall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kathleen A Campbell</w:t>
+                <w:t xml:space="preserve">Mickael Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2017.1680⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 627, pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740060v1</w:t>
+                <w:t xml:space="preserve">insu-01700628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+                <w:t xml:space="preserve">A Hydrothermal-Sedimentary Context for the Origin of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Hinman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Charron</w:t>
+                <w:t xml:space="preserve">Kathleen A Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 627, pp.216-226. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.259-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2017.1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01700628v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure and role of the “petola” microbial mat in sea salt production of the Sečovlje (Slovenia)</w:t>
               </w:r>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,295 +2251,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01856871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gaboyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Vannier</w:t>
+                <w:t xml:space="preserve">Dominique Breeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595, pp.279 - 293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01583121v1</w:t>
+                <w:t xml:space="preserve">insu-01508666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schwendner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Breeze</w:t>
+                <w:t xml:space="preserve">P. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 595, pp.279 - 293. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 ( 8775), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01508666v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01583121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and mobility of arsenic and heavy metalsinsoils polluted by the destruction of arsenic-containingshells from the Great War</w:t>
               </w:r>
@@ -2653,338 +2653,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01267232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses Occur Incorporated in Biogenic High-Mg Calcite from Hypersaline Microbial Mats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Archean (3.33 Ga) microbe-sediment systems were diverse and flourished in a hydrothermal context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130552⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (7), pp.615-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36646.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01171048v1</w:t>
+                <w:t xml:space="preserve">insu-01167397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean (3.33 Ga) microbe-sediment systems were diverse and flourished in a hydrothermal context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
+                <w:t xml:space="preserve">Viruses Occur Incorporated in Biogenic High-Mg Calcite from Hypersaline Microbial Mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Christian Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (7), pp.615-618. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G36646.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01167397v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01171048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosignatures on Mars: What, Where, and How? Implications for the Search for Martian Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,51 +3100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego M. Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3189,307 +3189,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01163128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of a permanent hypersaline lake: management options evaluated from decadal variability of Coleofasciculus chthonoplastes microbial mats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating carbonaceous matter in archean cherts by electron paramagnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Carmen Guerrero</w:t>
+                <w:t xml:space="preserve">Mathilde Bourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Legaz</w:t>
+                <w:t xml:space="preserve">Yann Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk M. Jonkers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Blocier</w:t>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2319⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.151-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2012.0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00771383v1</w:t>
+                <w:t xml:space="preserve">insu-00797807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating carbonaceous matter in archean cherts by electron paramagnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of a permanent hypersaline lake: management options evaluated from decadal variability of Coleofasciculus chthonoplastes microbial mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Carmen Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Legaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bourbin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Binet</w:t>
+                <w:t xml:space="preserve">Henk M. Jonkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+                <w:t xml:space="preserve">Laëtitia Blocier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.532-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2012.0855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00797807v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00771383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation and Evolution of Organic Matter During Experimental Fossilisation of the Hyperthermophilic Archaea Methanocaldococcus jannaschii</w:t>
               </w:r>
@@ -3609,64 +3609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Paramagnetic Resonance Study of a Photosynthetic Microbial Mat and Comparison with Archean Cherts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bourbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,51 +4136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular fossils and other organic markers as palaeoenvironmental indicators of the Messinian Calcare di Base Formation: normal versus stressed marine deposition (Rossano Basin, northern Calabria, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,235 +4251,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00170377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites and microbial communities: Biological diversity, biogeochemical functioning, diagenetic processes, tracers of environmental changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are environmental conditions recorded by the organic matrices associated with precipitated calcium carbonate in cyanobacterial microbialites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Golubic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.007⟩</w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (2), pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4669.2006.00073.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091718v1</w:t>
+                <w:t xml:space="preserve">hal-00074240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are environmental conditions recorded by the organic matrices associated with precipitated calcium carbonate in cyanobacterial microbialites?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbialites and microbial communities: Biological diversity, biogeochemical functioning, diagenetic processes, tracers of environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Golubic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4 (2), pp.93-107. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 185, pp.127-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1472-4669.2006.00073.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00074240v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndepositional cements associated with nannofossils in the Marmolada Massif: Evidences of microbially mediated primary marine cements? (Middle Triassic, Dolomites, Italy)</w:t>
               </w:r>
@@ -5053,286 +5053,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790814v1</w:t>
+                <w:t xml:space="preserve">hal-02046248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pekin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046248v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Microbial Constraints of FeIII Oxides Submitted to Dissimilatory Iron Reduction</w:t>
               </w:r>
@@ -5357,51 +5357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5456,51 +5456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and interpretation of activity test for microbial transformation of inorganic arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,64 +5568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,286 +5687,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of As(III)-oxidizing microbes in soils highly polluted by breaking-down of old chemical ammunition during inter-war</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hube</w:t>
+                <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Congress on Arsenic in the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312137v1</w:t>
+                <w:t xml:space="preserve">hal-01689665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélina Belli</w:t>
+                <w:t xml:space="preserve">Detection and quantification of As(III)-oxidizing microbes in soils highly polluted by breaking-down of old chemical ammunition during inter-war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 6th International Congress on Arsenic in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Stockolm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b20466-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689665v1</w:t>
+                <w:t xml:space="preserve">hal-01312137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic speciation related to mineral and microbial context in a soil polluted by the destruction of arsenical shells from the Great War</w:t>
               </w:r>
@@ -6116,64 +6116,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
@@ -6241,64 +6241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -6366,64 +6366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -6696,644 +6696,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00325479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of dissolved organic matter and trace elements in a steady state lake bottom layer : molecular size fractionation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic insights into the bioprecipitation of carbonates in photosynthetic biofilms. A case study from La Laguna de Chiprana hypersaline lake (Spain).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jezequel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P78-MO</w:t>
+              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P184-TU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00189196v1</w:t>
+                <w:t xml:space="preserve">insu-00188033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peat-Forming plant specific biomarkers as indicators of paleoenvironmental changes in Sphagnum-dominated peatlands.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Dynamic of dissolved organic matter and trace elements in a steady state lake bottom layer : molecular size fractionation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Gattinguer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P200-TU</w:t>
+              <w:t xml:space="preserve">IMOG 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P78-MO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00190973v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00189196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic insights into the bioprecipitation of carbonates in photosynthetic biofilms. A case study from La Laguna de Chiprana hypersaline lake (Spain).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Albéric</w:t>
+                <w:t xml:space="preserve">Peat-Forming plant specific biomarkers as indicators of paleoenvironmental changes in Sphagnum-dominated peatlands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gattinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baillif</w:t>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P184-TU</w:t>
+              <w:t xml:space="preserve">IMOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P200-TU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00188033v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de précipitation de carbonate de calcium dans les biofilms photosynthétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de signatures microbiennes dans des biominéralisations carbonatées en paléo-environnement hydrothermal toxique comparaison avec un site sous marin actuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les biofilms dans l'environnement : procédés industriels et risques sanitaires.</w:t>
+              <w:t xml:space="preserve">Colloque National d'Exobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078282v1</w:t>
+                <w:t xml:space="preserve">hal-00092052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de signatures microbiennes dans des biominéralisations carbonatées en paléo-environnement hydrothermal toxique comparaison avec un site sous marin actuel.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de précipitation de carbonate de calcium dans les biofilms photosynthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Masseret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National d'Exobiologie</w:t>
+              <w:t xml:space="preserve">Les biofilms dans l'environnement : procédés industriels et risques sanitaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092052v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association organo-minérale dans les sédiments et les sols : Formation - Organisation - Propriétés</w:t>
               </w:r>
@@ -7345,51 +7345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Elsass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8316,51 +8316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6998E81A"/>
+    <w:nsid w:val="70008A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8547,51 +8547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-gautret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8580-6892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075725770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1881-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Sagasti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Garc&#237;a Massini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Galar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Guido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12621" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02511006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cavalazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61774-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.571244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cappelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hinman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A Campbell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1680" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Glava&#353;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7S139X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130552" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36646.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234353v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1374" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.05.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carmen Guerrero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Legaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk M. Jonkers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Blocier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2319" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA26B3C7E6EFE0322768C0DC8D4214961F5E0D8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourbin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00762392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9318-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9320-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A22CF8A65282884F130AEE46BBC045E31F8ACD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00458816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reitner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.05.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2008.04.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-009-9164-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091718v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00074240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golubic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2006.00073.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Russo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastandrea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Perri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepko Golubic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sprachta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312137v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-54" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840595v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00189196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190973v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinguer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092052v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juchelka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03203726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-gautret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8580-6892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075725770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1881-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Sagasti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Garc&#237;a Massini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Galar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Guido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12621" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.571244" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02511006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cavalazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61774-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cappelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hinman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A Campbell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Glava&#353;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7S139X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36646.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130552" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234353v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1374" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.05.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourbin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carmen Guerrero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Legaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk M. Jonkers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Blocier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2319" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA26B3C7E6EFE0322768C0DC8D4214961F5E0D8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00762392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9318-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9320-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A22CF8A65282884F130AEE46BBC045E31F8ACD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00458816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reitner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.05.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2008.04.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-009-9164-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00074240v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golubic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2006.00073.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Russo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastandrea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Perri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepko Golubic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sprachta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-54" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840595v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188033v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00189196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinguer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juchelka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03203726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>