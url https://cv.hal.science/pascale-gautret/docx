--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -631,161 +631,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03709667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fe(III) (Oxyhydr)oxides Mineralogy on Iron Solubilization and Associated Microbial Communities</w:t>
+                <w:t xml:space="preserve">Metallomics in deep time and the influence of ocean chemistry on the metabolic landscapes of Earth's earliest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengfeng Zhang</w:t>
+                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
+                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Joulian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.571244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61774-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03016084v1</w:t>
+                <w:t xml:space="preserve">insu-02511006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t>
               </w:r>
@@ -899,1690 +899,1690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02507329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallomics in deep time and the influence of ocean chemistry on the metabolic landscapes of Earth's earliest ecosystems</w:t>
+                <w:t xml:space="preserve">Impact of Fe(III) (Oxyhydr)oxides Mineralogy on Iron Solubilization and Associated Microbial Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+                <w:t xml:space="preserve">Fengfeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
+                <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61774-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.571244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02511006v1</w:t>
+                <w:t xml:space="preserve">insu-03016084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02308558v1</w:t>
+                <w:t xml:space="preserve">insu-01930703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraterrestrial organic matter preserved in 3.33 Ga sediments from Barberton, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gourier</w:t>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Binet</w:t>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+                <w:t xml:space="preserve">Serena Cappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 258, pp.207-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Morphogenesis of Organo-Sedimentary Structures Growing Under Geochemically Stressed Conditions: Keystone to Proving the Biogenicity of Some Archaean Stromatolites?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+                <w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences9080359⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (Article 104438), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02279838v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02308558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community response to environmental changes in a technosol historically contaminated by the burning of chemical ammunitions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Joulian</w:t>
+                <w:t xml:space="preserve">Mechanistic Morphogenesis of Organo-Sedimentary Structures Growing Under Geochemically Stressed Conditions: Keystone to Proving the Biogenicity of Some Archaean Stromatolites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+                <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134108⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9080359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02279732v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02279838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraterrestrial organic matter preserved in 3.33 Ga sediments from Barberton, South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
+                <w:t xml:space="preserve">Microbial community response to environmental changes in a technosol historically contaminated by the burning of chemical ammunitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.05.009⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 697, 134108 (11 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02139075v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02279732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Extraterrestrial organic matter preserved in 3.33 Ga sediments from Barberton, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Cappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 258, pp.207-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01930703v1</w:t>
+                <w:t xml:space="preserve">insu-02139075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structure and role of the “petola” microbial mat in sea salt production of the Sečovlje (Slovenia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Charron</w:t>
+                <w:t xml:space="preserve">Neli Glavaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 627, pp.216-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 644, pp.1254 - 1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01700628v1</w:t>
+                <w:t xml:space="preserve">insu-01856871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hydrothermal-Sedimentary Context for the Origin of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Hinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen A Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), pp.259-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/ast.2017.1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure and role of the “petola” microbial mat in sea salt production of the Sečovlje (Slovenia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+                <w:t xml:space="preserve">Influence of environmental changes on the biogeochemistry of arsenic in a soil polluted by the destruction of chemical weapons: A mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 644, pp.1254 - 1267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 627, pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01856871v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01700628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Breeze</w:t>
+                <w:t xml:space="preserve">F. Gaboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bohmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schwendner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.218⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 ( 8775), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01508666v1</w:t>
+                <w:t xml:space="preserve">insu-01583121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Schwendner</w:t>
+                <w:t xml:space="preserve">Effect of water table variations and input of natural organic matter on the cycles of C and N, and mobility of As, Zn and Cu from a soil impacted by the burning of chemical warfare agents: A mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vannier</w:t>
+                <w:t xml:space="preserve">Dominique Breeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 ( 8775), 14 p. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595, pp.279 - 293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01583121v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01508666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and mobility of arsenic and heavy metalsinsoils polluted by the destruction of arsenic-containingshells from the Great War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,338 +2653,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01267232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean (3.33 Ga) microbe-sediment systems were diverse and flourished in a hydrothermal context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
+                <w:t xml:space="preserve">Viruses Occur Incorporated in Biogenic High-Mg Calcite from Hypersaline Microbial Mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G36646.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01167397v1</w:t>
+                <w:t xml:space="preserve">insu-01171048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses Occur Incorporated in Biogenic High-Mg Calcite from Hypersaline Microbial Mats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Archean (3.33 Ga) microbe-sediment systems were diverse and flourished in a hydrothermal context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (7), pp.615-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G36646.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01171048v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01167397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosignatures on Mars: What, Where, and How? Implications for the Search for Martian Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,51 +3100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego M. Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3189,617 +3189,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01163128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating carbonaceous matter in archean cherts by electron paramagnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of a permanent hypersaline lake: management options evaluated from decadal variability of Coleofasciculus chthonoplastes microbial mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bourbin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Binet</w:t>
+                <w:t xml:space="preserve">Maria-Carmen Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Du</w:t>
+                <w:t xml:space="preserve">Alfredo Legaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+                <w:t xml:space="preserve">Henk M. Jonkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Blocier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2012.0855⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.532-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00797807v1</w:t>
+                <w:t xml:space="preserve">insu-00771383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of a permanent hypersaline lake: management options evaluated from decadal variability of Coleofasciculus chthonoplastes microbial mats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating carbonaceous matter in archean cherts by electron paramagnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk M. Jonkers</w:t>
+                <w:t xml:space="preserve">Mathilde Bourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Blocier</w:t>
+                <w:t xml:space="preserve">Yann Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2319⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.151-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2012.0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00771383v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00797807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and Evolution of Organic Matter During Experimental Fossilisation of the Hyperthermophilic Archaea Methanocaldococcus jannaschii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Paramagnetic Resonance Study of a Photosynthetic Microbial Mat and Comparison with Archean Cherts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bourbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42, pp.587-609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11084-012-9318-x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 42 (6), pp.569-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11084-012-9320-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00762392v1</w:t>
+                <w:t xml:space="preserve">insu-00767794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Paramagnetic Resonance Study of a Photosynthetic Microbial Mat and Comparison with Archean Cherts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Gourier</w:t>
+                <w:t xml:space="preserve">Preservation and Evolution of Organic Matter During Experimental Fossilisation of the Hyperthermophilic Archaea Methanocaldococcus jannaschii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Rouzaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Francès Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42 (6), pp.569-585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11084-012-9320-3⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 42, pp.587-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11084-012-9318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00767794v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00762392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to “Reply to comments on defining biominerals and organominerals: Direct and indirect indicators of life [Perry et al., Sedimentary Geology, 201, 157–179]” by R.S. Perry and M.A. Sephton: [Sedimentary Geology 213 (2009) 156]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3872,51 +3872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining organominerals: Comment on ‘Defining biominerals and organominerals: Direct and indirect indicators of life' by Perry et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3989,77 +3989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Silicification of Thermophilic Microorganisms. Relevance for Early Life on Earth and Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francès Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,352 +4251,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00170377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are environmental conditions recorded by the organic matrices associated with precipitated calcium carbonate in cyanobacterial microbialites?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syndepositional cements associated with nannofossils in the Marmolada Massif: Evidences of microbially mediated primary marine cements? (Middle Triassic, Dolomites, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Golubic</w:t>
+                <w:t xml:space="preserve">A. Mastandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Perri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-4669.2006.00073.x⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 185, pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00074240v1</w:t>
+                <w:t xml:space="preserve">hal-00091728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbialites and microbial communities: Biological diversity, biogeochemical functioning, diagenetic processes, tracers of environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 185, pp.127-130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndepositional cements associated with nannofossils in the Marmolada Massif: Evidences of microbially mediated primary marine cements? (Middle Triassic, Dolomites, Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are environmental conditions recorded by the organic matrices associated with precipitated calcium carbonate in cyanobacterial microbialites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Mastandrea</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Perri</w:t>
+                <w:t xml:space="preserve">S. Golubic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 185, pp.267-275. </w:t>
+              <w:t xml:space="preserve">Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (2), pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2005.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4669.2006.00073.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091728v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00074240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automicrites in modern cyanobacterial stromatolitic deposits of Rangiroa, Tuamotu Archipelago, French Polynesia: Biochemical parameters underlaying their formation</w:t>
               </w:r>
@@ -4686,51 +4686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical control of calcium carbonate precipitation in modern lagoonal microbialites, Tikehau atoll, French Polynesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stjepko Golubic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,601 +4807,601 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: a multicomponent reactive transport model of a pilot-scale experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sélection d'amendements organiques et minéraux pour diminuer la mobilité de contaminants (Pb, As, Ba, Zn) dans des résidus miniers: apport pour la phytostabilisation assistée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03547682v1</w:t>
+                <w:t xml:space="preserve">hal-03588194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'amendements organiques et minéraux pour diminuer la mobilité de contaminants (Pb, As, Ba, Zn) dans des résidus miniers: apport pour la phytostabilisation assistée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Leaching of trace metals (Pb, Zn) from contaminated tailings: a multicomponent reactive transport model of a pilot-scale experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588194v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03547682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pekin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046248v1</w:t>
+                <w:t xml:space="preserve">hal-01790814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01790814v1</w:t>
+                <w:t xml:space="preserve">hal-02046248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Microbial Constraints of FeIII Oxides Submitted to Dissimilatory Iron Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5456,90 +5456,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and interpretation of activity test for microbial transformation of inorganic arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
@@ -5687,286 +5687,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélina Belli</w:t>
+                <w:t xml:space="preserve">Detection and quantification of As(III)-oxidizing microbes in soils highly polluted by breaking-down of old chemical ammunition during inter-war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 6th International Congress on Arsenic in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Stockolm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b20466-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689665v1</w:t>
+                <w:t xml:space="preserve">hal-01312137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of As(III)-oxidizing microbes in soils highly polluted by breaking-down of old chemical ammunition during inter-war</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hube</w:t>
+                <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Congress on Arsenic in the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312137v1</w:t>
+                <w:t xml:space="preserve">hal-01689665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic speciation related to mineral and microbial context in a soil polluted by the destruction of arsenical shells from the Great War</w:t>
               </w:r>
@@ -5978,51 +5978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6071,402 +6071,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01290412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organic matter and microbial activities on the mobility of arsenic and metals in polluted soils</w:t>
+                <w:t xml:space="preserve">Influence de la matière organique et de l'activité bactérienne sur la mobilité de l'arsenic et des métaux dans des sols pollués.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986956v1</w:t>
+                <w:t xml:space="preserve">hal-01018963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la matière organique et del’activité bactérienne sur la mobilité de l’arsenicet des métaux dans des sols pollués</w:t>
+                <w:t xml:space="preserve">Influence of organic matter and microbial activities on the mobility of arsenic and metals in polluted soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01294724v1</w:t>
+                <w:t xml:space="preserve">hal-00986956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la matière organique et de l'activité bactérienne sur la mobilité de l'arsenic et des métaux dans des sols pollués.</w:t>
+                <w:t xml:space="preserve">Influence de la matière organique et del’activité bactérienne sur la mobilité de l’arsenicet des métaux dans des sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018963v1</w:t>
+                <w:t xml:space="preserve">insu-01294724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-scale in situ characterisation of the organic and mineral composition of modern, hypersaline, photosynthetic microbial mats</w:t>
               </w:r>
@@ -6504,51 +6504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
@@ -6616,64 +6616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th International Peat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Tullamore, Ireland. pp.394-397</w:t>
@@ -6696,221 +6696,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00325479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic insights into the bioprecipitation of carbonates in photosynthetic biofilms. A case study from La Laguna de Chiprana hypersaline lake (Spain).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Défarge</w:t>
+                <w:t xml:space="preserve">Peat-Forming plant specific biomarkers as indicators of paleoenvironmental changes in Sphagnum-dominated peatlands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Albéric</w:t>
+                <w:t xml:space="preserve">Andreas Gattinguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baillif</w:t>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P184-TU</w:t>
+              <w:t xml:space="preserve">IMOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P200-TU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00188033v1</w:t>
+                <w:t xml:space="preserve">insu-00190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of dissolved organic matter and trace elements in a steady state lake bottom layer : molecular size fractionation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6934,350 +6934,337 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00189196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peat-Forming plant specific biomarkers as indicators of paleoenvironmental changes in Sphagnum-dominated peatlands.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+                <w:t xml:space="preserve">Organic insights into the bioprecipitation of carbonates in photosynthetic biofilms. A case study from La Laguna de Chiprana hypersaline lake (Spain).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+                <w:t xml:space="preserve">Patrick Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P200-TU</w:t>
+              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Torquay, United Kingdom. pp.P184-TU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00190973v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00188033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de signatures microbiennes dans des biominéralisations carbonatées en paléo-environnement hydrothermal toxique comparaison avec un site sous marin actuel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Ramboz</w:t>
+                <w:t xml:space="preserve">Association organo-minérale dans les sédiments et les sols : Formation - Organisation - Propriétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaillard</w:t>
+                <w:t xml:space="preserve">F. Elsass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National d'Exobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">Les Matières Organiques en France : Etat de l'Art et Prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Carquieranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092052v1</w:t>
+                <w:t xml:space="preserve">hal-00091753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de précipitation de carbonate de calcium dans les biofilms photosynthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masseret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7313,191 +7300,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association organo-minérale dans les sédiments et les sols : Formation - Organisation - Propriétés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de signatures microbiennes dans des biominéralisations carbonatées en paléo-environnement hydrothermal toxique comparaison avec un site sous marin actuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Elsass</w:t>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Matières Organiques en France : Etat de l'Art et Prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Carquieranne, France</w:t>
+              <w:t xml:space="preserve">Colloque National d'Exobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091753v1</w:t>
+                <w:t xml:space="preserve">hal-00092052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et réactivité des matières organiques dissoutes complexes : une nouvelle approche moléculaire des rapports isotopiques 13C/12C par couplage irm-LC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Juchelka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7529,286 +7529,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical control of calcium carbonate precipitation in modern lagoonal microbialites, Tikehau atoll, French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence of sedimentary organic matter in the Calcare di Base: index of biotic genesis and paleoenvironmental conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mastandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Camoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stjepko Golubic</w:t>
+                <w:t xml:space="preserve">Franco Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Forum Italien des Sciences de la Terre GEOITALIA</w:t>
+              <w:t xml:space="preserve">GeoItalia 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Spoleto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091761v1</w:t>
+                <w:t xml:space="preserve">hal-00090543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of sedimentary organic matter in the Calcare di Base: index of biotic genesis and paleoenvironmental conditions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical control of calcium carbonate precipitation in modern lagoonal microbialites, Tikehau atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franco Russo</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stjepko Golubic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoItalia 2005</w:t>
+              <w:t xml:space="preserve">5th Forum Italien des Sciences de la Terre GEOITALIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Spoleto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090543v1</w:t>
+                <w:t xml:space="preserve">hal-00091761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kopara deposits in French Polynesia: formation, microstructure, biochemical features.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7904,77 +7904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème colloque de l'AFEM - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
@@ -8316,51 +8316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70008A7B"/>
+    <w:nsid w:val="8E948F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8547,51 +8547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-gautret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8580-6892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075725770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1881-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Sagasti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Garc&#237;a Massini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Galar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Guido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12621" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.571244" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02511006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cavalazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61774-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cappelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hinman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A Campbell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Glava&#353;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7S139X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36646.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130552" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234353v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1374" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.05.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourbin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0855" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carmen Guerrero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Legaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk M. Jonkers" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Blocier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2319" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA26B3C7E6EFE0322768C0DC8D4214961F5E0D8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00762392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9318-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9320-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A22CF8A65282884F130AEE46BBC045E31F8ACD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00458816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reitner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.05.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2008.04.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-009-9164-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00074240v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golubic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2006.00073.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Russo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastandrea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Perri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepko Golubic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sprachta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312137v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-54" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840595v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188033v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00189196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinguer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091753v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juchelka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03203726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascale-gautret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8580-6892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075725770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1881-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Sagasti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Campbell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Garc&#237;a Massini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Galar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Guido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12621" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03709667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02511006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cavalazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61774-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.571244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cappelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279732v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Glava&#353;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7S139X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hinman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A Campbell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1680" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01700628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Charron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breeze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.218" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01267232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130552" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36646.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234353v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1374" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.05.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Carmen Guerrero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Legaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk M. Jonkers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Blocier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2319" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA26B3C7E6EFE0322768C0DC8D4214961F5E0D8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797807v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourbin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Du" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0855" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767794v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9320-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A22CF8A65282884F130AEE46BBC045E31F8ACD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00762392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bienvenu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-012-9318-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00458816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reitner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.05.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2008.04.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-009-9164-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Guido" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Mastandrea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.07.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Russo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mastandrea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Perri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.12.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00074240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golubic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2006.00073.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2005.03.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepko Golubic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sprachta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mertz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01312137v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20466-54" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290412v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00840595v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00325479v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Comont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00190973v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinguer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00189196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00188033v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baillif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091753v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092052v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Juchelka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091761v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01539817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03203726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>