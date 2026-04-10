--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -557,343 +557,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flickering of a diffusion flame: An innovative way of stabilization by a mechanical actuator</w:t>
+                <w:t xml:space="preserve">Fixed-bed Biomass Combustor: Air Mass Flow Rate and Particles Size Effects on Ignition Front Propagation of Solid Olive Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gillon</w:t>
+                <w:t xml:space="preserve">Abdallah Elorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+                <w:t xml:space="preserve">I. Bakhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gilard</w:t>
+                <w:t xml:space="preserve">M. Asbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106475⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194 (2), pp.365-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1680070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880220v1</w:t>
+                <w:t xml:space="preserve">hal-03546596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-bed Biomass Combustor: Air Mass Flow Rate and Particles Size Effects on Ignition Front Propagation of Solid Olive Waste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flickering of a diffusion flame: An innovative way of stabilization by a mechanical actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Asbik</w:t>
+                <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sarh</w:t>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gillon</w:t>
+                <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194 (2), pp.365-377. </w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.106475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1680070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546596v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling to study the effect of DC electric field on a laminar ethylene diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdallah Elorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -944,90 +944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of a DC Electric Field on Soot Particles’ Emission of a Laminar Diffusion Flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1061,51 +1061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Swirl Strength on the Flow and Combustion Characteristics of Pulverized Biomass Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Elorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,64 +1208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field influence on the stability and the soot particles emission of a laminar diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1312,90 +1312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Effects on Flickering Methane/Air Laminar Jet Diffusion Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Badat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 188 (11-12), pp.1972-1982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1429,51 +1429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of A Flickering Methane Diffusion Flame with Coflow of Oxygen-Enriched Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,64 +1533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lengths of Lifted Laminar Flames Under Vertical Magnetic Field Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1650,90 +1650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer from A Laminar Jet Methane Flame in A Co-Annular Jet of Oxygen-Enriched Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1491-1501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 184 (4), pp.556-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2817,1089 +2817,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vil2Bio : méthaniseur et four de pyrolyse pour la production d'énergie à partir de déchets à l'échelle d'un village, avec réutilisation des effluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Brulé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969413v1</w:t>
+                <w:t xml:space="preserve">hal-05343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
+                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343193v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
+                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343289v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Poidevin</w:t>
+                <w:t xml:space="preserve">Using microalgae to capture organic pollutants from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Littorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Couallier</w:t>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">AlgaEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EABA, Dec 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343332v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using microalgae to capture organic pollutants from wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth A. Cazier</w:t>
+                <w:t xml:space="preserve">Development of an innovative process coupling extraction and separation in aqueous phase for the efficient recovery of protein from lysed microalgae and facilitate their valorization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hequet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EABA, Dec 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFM, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848134v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative process coupling extraction and separation in aqueous phase for the efficient recovery of protein from lysed microalgae and facilitate their valorization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vil2Bio : méthaniseur et four de pyrolyse pour la production d'énergie à partir de déchets à l'échelle d'un village, avec réutilisation des effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Club Français des Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFM, Feb 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734974v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of high throughput microfluidics on several microalgae cultures -Evaluation of proteins recovery and comparison with ultrasonic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gifuni</w:t>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lavenant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aya Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Phycological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">ICEF14 International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211525v1</w:t>
+                <w:t xml:space="preserve">hal-04663099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high throughput microfluidics on several microalgae cultures -Evaluation of proteins recovery and comparison with ultrasonic treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aya Mabrouk</w:t>
+                <w:t xml:space="preserve">Protein recovery from Tetraselmis chui coupling cell disruption and membrane filtration; impact of the biomass quality on the whole process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14 International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oniris, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée Membranes et Bioraffinage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Français des Membranes, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663099v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein recovery from Tetraselmis chui coupling cell disruption and membrane filtration; impact of the biomass quality on the whole process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gifuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Méar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Membranes et Bioraffinage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club Français des Membranes, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Phycological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212001v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated process conception to produce a soluble protein extract from Tetraselmis chui with low color for food application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14 (International Congress on Engineering and Food)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4045,90 +4045,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a DC electric field on the flame stability and soot emissions in an ethylene diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDERS International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, BEIJING, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4268,273 +4268,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Etude du décrochement d'une flamme laminaire sous l'effet d'un champ magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delmaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Biard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409308v1</w:t>
+                <w:t xml:space="preserve">hal-03378620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du décrochement d'une flamme laminaire sous l'effet d'un champ magnétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Sarh</w:t>
+                <w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378620v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement du « lift » lors de la combustion du mélange CH4-Air soumis à un gradient magnétique</w:t>
               </w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4667,260 +4667,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture de la cyanobactérie Anabaena cylindrica en mode biofilm sur support de biochar</w:t>
+                <w:t xml:space="preserve">Traitement des sargasses par carbonisation hydrothermale et production d'un biofilm de microalgues sur hydrochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Blel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Descours</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Blel</w:t>
+                <w:t xml:space="preserve">Stephane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mat Leconte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tasrine Youssouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204149v1</w:t>
+                <w:t xml:space="preserve">hal-05204193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des sargasses par carbonisation hydrothermale et production d'un biofilm de microalgues sur hydrochar</w:t>
+                <w:t xml:space="preserve">Culture de la cyanobactérie Anabaena cylindrica en mode biofilm sur support de biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Descours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasrine Youssouf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mat Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Sabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204193v1</w:t>
+                <w:t xml:space="preserve">hal-05204149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5058,103 +5058,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the effect of a DC electric field on a laminar ethylene diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdallah Elorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,51 +5613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.gillon@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03880220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sayed-Kassem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gilard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Elorf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bakhatar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asbik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1680070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2021.105167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Asbik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1497611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1467404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gilard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1213532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bodele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chahine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Chahine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2011.651230" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pavius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bourriquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brul&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bostyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jean-Marie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aziza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delmaere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delamere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jean-Marie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Scherzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.gillon@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Elorf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bakhatar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asbik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1680070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03880220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sayed-Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gilard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2021.105167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Asbik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1497611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1467404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gilard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1213532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bodele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chahine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Chahine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2011.651230" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pavius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bourriquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brul&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bostyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jean-Marie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aziza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delmaere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delamere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jean-Marie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Scherzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>