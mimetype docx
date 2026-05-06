--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1527,261 +1527,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengths of Lifted Laminar Flames Under Vertical Magnetic Field Gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat Transfer from A Laminar Jet Methane Flame in A Co-Annular Jet of Oxygen-Enriched Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Bodele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1422-1433. </w:t>
+              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1491-1501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2014.935124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024019v1</w:t>
+                <w:t xml:space="preserve">hal-02024021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer from A Laminar Jet Methane Flame in A Co-Annular Jet of Oxygen-Enriched Air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lengths of Lifted Laminar Flames Under Vertical Magnetic Field Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chahine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Sarh</w:t>
+                <w:t xml:space="preserve">E. Bodele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1491-1501. </w:t>
+              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1422-1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2014.935124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024021v1</w:t>
+                <w:t xml:space="preserve">hal-02024019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Lifted Laminar Co-Flow Flames by Oxygen-Enriched Air</w:t>
               </w:r>
@@ -2817,51 +2817,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
+                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
@@ -2879,73 +2879,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343289v1</w:t>
+                <w:t xml:space="preserve">hal-05343193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
               </w:r>
@@ -3033,51 +3033,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
+                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
@@ -3095,73 +3095,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343193v1</w:t>
+                <w:t xml:space="preserve">hal-05343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using microalgae to capture organic pollutants from wastewater</w:t>
               </w:r>
@@ -3482,152 +3482,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high throughput microfluidics on several microalgae cultures -Evaluation of proteins recovery and comparison with ultrasonic treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">I. Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Mabrouk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14 International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oniris, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Phycological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663099v1</w:t>
+                <w:t xml:space="preserve">hal-04211525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein recovery from Tetraselmis chui coupling cell disruption and membrane filtration; impact of the biomass quality on the whole process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imma Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3655,182 +3685,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Membranes et Bioraffinage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club Français des Membranes, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of high throughput microfluidics on several microalgae cultures -Evaluation of proteins recovery and comparison with ultrasonic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lavenant</w:t>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Poidevin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aya Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Phycological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">ICEF14 International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211525v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated process conception to produce a soluble protein extract from Tetraselmis chui with low color for food application</w:t>
               </w:r>
@@ -3842,51 +3842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4268,273 +4268,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du décrochement d'une flamme laminaire sous l'effet d'un champ magnétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Sarh</w:t>
+                <w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378620v1</w:t>
+                <w:t xml:space="preserve">hal-00409308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Etude du décrochement d'une flamme laminaire sous l'effet d'un champ magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delmaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Biard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409308v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement du « lift » lors de la combustion du mélange CH4-Air soumis à un gradient magnétique</w:t>
               </w:r>
@@ -5613,51 +5613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.gillon@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Elorf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bakhatar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asbik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1680070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03880220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sayed-Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gilard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2021.105167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Asbik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1497611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1467404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gilard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1213532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bodele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chahine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Chahine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2011.651230" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pavius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bourriquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brul&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bostyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jean-Marie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aziza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delmaere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delamere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jean-Marie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Scherzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.gillon@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Elorf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bakhatar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asbik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1680070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03880220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sayed-Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gilard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2021.105167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Asbik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1497611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1467404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gilard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1213532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chahine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bodele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934612" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Chahine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2011.651230" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pavius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bourriquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brul&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bostyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jean-Marie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aziza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delmaere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delamere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jean-Marie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Scherzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>