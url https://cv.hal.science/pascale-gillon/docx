--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -557,343 +557,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-bed Biomass Combustor: Air Mass Flow Rate and Particles Size Effects on Ignition Front Propagation of Solid Olive Waste</w:t>
+                <w:t xml:space="preserve">Flickering of a diffusion flame: An innovative way of stabilization by a mechanical actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Elorf</w:t>
+                <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bakhatar</w:t>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Asbik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Gillon</w:t>
+                <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1680070⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.106475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546596v1</w:t>
+                <w:t xml:space="preserve">hal-03880220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flickering of a diffusion flame: An innovative way of stabilization by a mechanical actuator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed-bed Biomass Combustor: Air Mass Flow Rate and Particles Size Effects on Ignition Front Propagation of Solid Olive Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Elorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bakhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gillon</w:t>
+                <w:t xml:space="preserve">M. Asbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Idir</w:t>
+                <w:t xml:space="preserve">B. Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gilard</w:t>
+                <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139, pp.106475. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194 (2), pp.365-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2019.1680070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880220v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling to study the effect of DC electric field on a laminar ethylene diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Elorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -944,90 +944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of a DC Electric Field on Soot Particles’ Emission of a Laminar Diffusion Flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1061,51 +1061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Swirl Strength on the Flow and Combustion Characteristics of Pulverized Biomass Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Elorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,64 +1208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field influence on the stability and the soot particles emission of a laminar diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1312,90 +1312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Effects on Flickering Methane/Air Laminar Jet Diffusion Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Badat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 188 (11-12), pp.1972-1982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1429,51 +1429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of A Flickering Methane Diffusion Flame with Coflow of Oxygen-Enriched Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,261 +1527,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer from A Laminar Jet Methane Flame in A Co-Annular Jet of Oxygen-Enriched Air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lengths of Lifted Laminar Flames Under Vertical Magnetic Field Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chahine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Sarh</w:t>
+                <w:t xml:space="preserve">E. Bodele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1491-1501. </w:t>
+              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1422-1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2014.935124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024021v1</w:t>
+                <w:t xml:space="preserve">hal-02024019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengths of Lifted Laminar Flames Under Vertical Magnetic Field Gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Heat Transfer from A Laminar Jet Methane Flame in A Co-Annular Jet of Oxygen-Enriched Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Bodele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1422-1433. </w:t>
+              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1491-1501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2014.935124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024019v1</w:t>
+                <w:t xml:space="preserve">hal-02024021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Lifted Laminar Co-Flow Flames by Oxygen-Enriched Air</w:t>
               </w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 184 (4), pp.556-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2817,51 +2817,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
+                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
@@ -2879,97 +2879,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343193v1</w:t>
+                <w:t xml:space="preserve">hal-05343332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative process to recover proteins from lysed Tetraselmis chui by coupling extraction and separation in aqueous phase and facilitate their valorisation</w:t>
+                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
@@ -2987,97 +2987,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343332v1</w:t>
+                <w:t xml:space="preserve">hal-05343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage d'une réaction enzymatique et d'une séparation pour récupérer lesprotéines de Tetraselmis chui lysées</w:t>
+                <w:t xml:space="preserve">Coupling enzymatic reaction and separation to recover proteins from lysed Tetraselmis chui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
@@ -3095,73 +3095,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP Congrès 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343289v1</w:t>
+                <w:t xml:space="preserve">hal-05343193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using microalgae to capture organic pollutants from wastewater</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of soluble proteins by bead milling from Tetraselmis chui in two different physiological states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3829,51 +3829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated process conception to produce a soluble protein extract from Tetraselmis chui with low color for food application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gifuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,90 +4045,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a DC electric field on the flame stability and soot emissions in an ethylene diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDERS International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, BEIJING, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Sarh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5058,103 +5058,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the effect of a DC electric field on a laminar ethylene diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sayed-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Elorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5613,51 +5613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.gillon@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Elorf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bakhatar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asbik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1680070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03880220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sayed-Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gilard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2021.105167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Asbik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1497611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1467404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gilard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1213532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chahine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bodele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934612" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Chahine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2011.651230" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pavius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bourriquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brul&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bostyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jean-Marie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aziza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delmaere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delamere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jean-Marie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Scherzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascale.gillon@univ-nantes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280643v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Poidevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafizur Rahman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mear" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma Gifuni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03880220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sayed-Kassem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gilard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Elorf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bakhatar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asbik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1680070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2021.105167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678901" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Tabet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Asbik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1497611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1467404" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gilard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1213532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bodele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934612" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chahine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.935124" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Chahine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2011.651230" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pavius" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-8853(95)00313-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41KJNLM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leopold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Cazier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bourriquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Littorie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brul&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bostyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jean-Marie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aziza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gifuni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavenant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poidevin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mear" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delmaere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Biard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delamere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bostyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasrine Youssouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Descours" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Leconte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jean-Marie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Aziza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Scherzinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>